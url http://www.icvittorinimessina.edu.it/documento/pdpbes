--- v0 (2025-12-08)
+++ v1 (2026-09-18)
@@ -1,798 +1,576 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00160F9C" w:rsidRPr="00CB29CD" w:rsidRDefault="00160F9C" w:rsidP="00375962">
+    <w:p w14:paraId="3324BD87" w14:textId="77777777" w:rsidR="00160F9C" w:rsidRPr="00CB29CD" w:rsidRDefault="00160F9C" w:rsidP="00375962">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="252"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9855"/>
+        <w:gridCol w:w="10086"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00160F9C" w:rsidRPr="00CB29CD" w:rsidTr="00F70E9E">
+      <w:tr w:rsidR="00160F9C" w:rsidRPr="00CB29CD" w14:paraId="0441A9F0" w14:textId="77777777" w:rsidTr="00F70E9E">
         <w:trPr>
           <w:trHeight w:val="12178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF579A" w:rsidRPr="00CB29CD" w:rsidRDefault="00DF579A" w:rsidP="00160F9C">
+          <w:p w14:paraId="2387B8CA" w14:textId="77777777" w:rsidR="00DF579A" w:rsidRPr="00577821" w:rsidRDefault="00DF579A" w:rsidP="00577821">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00160F9C" w:rsidRPr="00CB29CD" w:rsidRDefault="00160F9C" w:rsidP="00592763">
+          <w:p w14:paraId="28C8E192" w14:textId="56C24550" w:rsidR="00160F9C" w:rsidRPr="00577821" w:rsidRDefault="00160F9C" w:rsidP="00577821">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB29CD">
+            <w:r w:rsidRPr="00577821">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIANO DIDATTICO PERSONALIZZATO </w:t>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>PIANO DIDATTICO PERSONALIZZATO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0826B6EA" w14:textId="77777777" w:rsidR="00F70E9E" w:rsidRPr="00577821" w:rsidRDefault="00F70E9E" w:rsidP="00577821">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="MV Boli" w:hAnsi="MV Boli" w:cs="MV Boli"/>
+          </w:p>
+          <w:p w14:paraId="2D7A4C2A" w14:textId="1121DB4F" w:rsidR="00577821" w:rsidRPr="00577821" w:rsidRDefault="00577821" w:rsidP="00577821">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:noProof/>
-                <w:color w:val="1F497D" w:themeColor="text2"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...10 lines deleted...]
-                  <wp:docPr id="1" name="Immagine 1"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AE71162" wp14:editId="14EC58EF">
+                  <wp:extent cx="6263640" cy="1594485"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="5715"/>
+                  <wp:docPr id="2092028823" name="Immagine 9"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="2092028823" name="Immagine 2092028823"/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8" cstate="print">
-[...6 lines deleted...]
-                          <a:srcRect/>
+                          <a:blip r:embed="rId8"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
+                        <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="962025" cy="914400"/>
+                            <a:ext cx="6263640" cy="1594485"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B82C1E" w:rsidRPr="00CB29CD" w:rsidRDefault="00B82C1E" w:rsidP="00A66793">
-[...132 lines deleted...]
-          <w:p w:rsidR="000A23A6" w:rsidRDefault="000A23A6" w:rsidP="00160F9C">
+          <w:p w14:paraId="785793C6" w14:textId="77777777" w:rsidR="00577821" w:rsidRPr="00577821" w:rsidRDefault="00577821" w:rsidP="00577821">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F70E9E" w:rsidRDefault="00F70E9E" w:rsidP="00160F9C">
+          <w:p w14:paraId="1DEB6D8D" w14:textId="77777777" w:rsidR="00577821" w:rsidRPr="00577821" w:rsidRDefault="00577821" w:rsidP="00577821">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F70E9E" w:rsidRDefault="00F70E9E" w:rsidP="00160F9C">
+          <w:p w14:paraId="20D8A88C" w14:textId="77777777" w:rsidR="00577821" w:rsidRPr="00577821" w:rsidRDefault="00577821" w:rsidP="00577821">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00160F9C" w:rsidRDefault="00385454" w:rsidP="00160F9C">
+          <w:p w14:paraId="5043DE36" w14:textId="77777777" w:rsidR="00160F9C" w:rsidRPr="00577821" w:rsidRDefault="00385454" w:rsidP="00577821">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00577821">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>A.S. 20</w:t>
             </w:r>
-            <w:r w:rsidR="00505B93">
+            <w:r w:rsidR="00505B93" w:rsidRPr="00577821">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>……/</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00505B93">
+            <w:r w:rsidR="00505B93" w:rsidRPr="00577821">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>20….</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00505B93">
+            <w:r w:rsidR="00505B93" w:rsidRPr="00577821">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F70E9E" w:rsidRDefault="00F70E9E" w:rsidP="00160F9C">
+          <w:p w14:paraId="56B0A817" w14:textId="77777777" w:rsidR="00F70E9E" w:rsidRPr="00577821" w:rsidRDefault="00F70E9E" w:rsidP="00577821">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F70E9E" w:rsidRDefault="00F70E9E" w:rsidP="00160F9C">
+          <w:p w14:paraId="522D5877" w14:textId="77777777" w:rsidR="00F70E9E" w:rsidRPr="00577821" w:rsidRDefault="00F70E9E" w:rsidP="00577821">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F70E9E" w:rsidRDefault="00F70E9E" w:rsidP="00160F9C">
+          <w:p w14:paraId="30A7AC77" w14:textId="77777777" w:rsidR="00F70E9E" w:rsidRPr="00577821" w:rsidRDefault="00F70E9E" w:rsidP="00577821">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F70E9E" w:rsidRDefault="00F70E9E" w:rsidP="00160F9C">
+          <w:p w14:paraId="2B9025E7" w14:textId="77777777" w:rsidR="00F70E9E" w:rsidRPr="00577821" w:rsidRDefault="00F70E9E" w:rsidP="00577821">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00577821">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Scuola …………………….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F70E9E" w:rsidRDefault="00F70E9E" w:rsidP="00160F9C">
+          <w:p w14:paraId="540ACC22" w14:textId="77777777" w:rsidR="00F70E9E" w:rsidRPr="00577821" w:rsidRDefault="00F70E9E" w:rsidP="00577821">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F70E9E" w:rsidRPr="00CB29CD" w:rsidRDefault="00F70E9E" w:rsidP="00160F9C">
+          <w:p w14:paraId="3D461D8D" w14:textId="77777777" w:rsidR="00F70E9E" w:rsidRPr="00577821" w:rsidRDefault="00F70E9E" w:rsidP="00577821">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00577821">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Plesso………………</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00577821">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00577821">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00160F9C" w:rsidRPr="00CB29CD" w:rsidRDefault="00160F9C" w:rsidP="00160F9C">
+          <w:p w14:paraId="45E884F6" w14:textId="77777777" w:rsidR="00160F9C" w:rsidRPr="00CB29CD" w:rsidRDefault="00160F9C" w:rsidP="00160F9C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0082406C" w:rsidRPr="00CB29CD" w:rsidRDefault="0082406C" w:rsidP="00375962">
-[...81 lines deleted...]
-    <w:p w:rsidR="00E876A1" w:rsidRDefault="00E876A1">
+    <w:p w14:paraId="6369DAE5" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRDefault="00E876A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F7C27" w:rsidRPr="00E876A1" w:rsidRDefault="008F7C27" w:rsidP="008027B4">
+    <w:p w14:paraId="6EFF614C" w14:textId="77777777" w:rsidR="008F7C27" w:rsidRPr="00E876A1" w:rsidRDefault="008F7C27" w:rsidP="008027B4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9673" w:type="dxa"/>
         <w:tblInd w:w="536" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2729"/>
         <w:gridCol w:w="6944"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00061C4A" w:rsidRPr="00EA23FC" w:rsidTr="00F61A1D">
+      <w:tr w:rsidR="00061C4A" w:rsidRPr="00EA23FC" w14:paraId="22A91400" w14:textId="77777777" w:rsidTr="00F61A1D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9673" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00061C4A" w:rsidRPr="00EA23FC" w:rsidRDefault="00513DFC" w:rsidP="00424E3B">
+          <w:p w14:paraId="5644A635" w14:textId="77777777" w:rsidR="00061C4A" w:rsidRPr="00EA23FC" w:rsidRDefault="00513DFC" w:rsidP="00424E3B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="126" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E411483" wp14:editId="11BCBC23">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6221095</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="margin">
                         <wp:align>top</wp:align>
                       </wp:positionV>
                       <wp:extent cx="387985" cy="1558290"/>
                       <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                       <wp:wrapNone/>
                       <wp:docPr id="11" name="Text Box 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="387985" cy="1558290"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="bg1">
                                   <a:lumMod val="85000"/>
                                   <a:lumOff val="0"/>
                                 </a:schemeClr>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="005E2D7E" w:rsidRPr="00CB29CD" w:rsidRDefault="005E2D7E">
+                                <w:p w14:paraId="2617068D" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00CB29CD" w:rsidRDefault="005E2D7E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00CB29CD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>Sezione 1: Anagrafica</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="vert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+                <mc:Fallback>
                   <w:pict>
-                    <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:shapetype w14:anchorId="2E411483" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:489.85pt;margin-top:0;width:30.55pt;height:122.7pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwGjTCRgIAAIcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxfXWSxWti1am6dp0m&#10;dS9Sux+AMbbRgGNAYvff7wA3S7Zv074gOI7nnnvujqvrSStyEM5LMDVdXiwoEYZDK01f0+9P9282&#10;lPjATMsUGFHTZ+Hp9e71q6vRVmIFA6hWOIIgxlejrekQgq2KwvNBaOYvwAqDlx04zQIeXV+0jo2I&#10;rlWxWizeFSO41jrgwnu03uVLukv4XSd4+Np1XgSiaorcQlpdWpu4FrsrVvWO2UHymQb7BxaaSYNB&#10;j1B3LDCyd/IvKC25Aw9duOCgC+g6yUXKAbNZLv7I5nFgVqRcUBxvjzL5/wfLvxy+OSJbrN2SEsM0&#10;1uhJTIG8h4msojyj9RV6PVr0CxOa0TWl6u0D8B+eGLgdmOnFjXMwDoK1SG8ZXxYnTzOOjyDN+Bla&#10;DMP2ARLQ1DkdtUM1CKJjmZ6PpYlUOBrfbi63m5ISjlfLstystql2BateXlvnw0cBmsRNTR2WPqGz&#10;w4MPkQ2rXlxiMA9KtvdSqXSI7SZulSMHho3S9DlDtddINds25WIxtwuasamy+YVFatiIkAKdgStD&#10;xppuy1WZZTsL7PrmGBYDzDGQ6xmElgGnREld083RiVVR7A+mTT0cmFR5j4+VmdWPgmfpw9RMczUb&#10;aJ+xDg7yNOD04iaulIw4CTX1P/fMCUrUJ4O13C7X6zg66bAuL1d4cKc3zekNM3wAHDAEy9vbkMdt&#10;b53sB4yUtTVwg/XvZCpNbJTMauaN3Z6EnCczjtPpOXn9/j92vwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AHDM8dbeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGwQtVuFPkKcCiF1&#10;i0rCpjs3dpNAPI5s58HfM13R5ehe3Tkn28+2Y6PxoXUoYbkQwAxWTrdYS/gqD89bYCEq1KpzaCT8&#10;mgD7/P4uU6l2E36asYg1oxEMqZLQxNinnIeqMVaFhesNUnZx3qpIp6+59mqicdvxlRBrblWL9KFR&#10;vXlvTPVTDFbC4fTkT9/HYQrdcj2P/FiWH0Up5ePD/PYKLJo5/pfhik/okBPT2Q2oA+sk7Da7DVUl&#10;kNE1FokglbOEVfKSAM8zfmuQ/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDwGjTCRgIA&#10;AIcEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBwzPHW&#10;3gAAAAkBAAAPAAAAAAAAAAAAAAAAAKAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;qwUAAAAA&#10;" fillcolor="#d8d8d8 [2732]">
+                    <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:489.85pt;margin-top:0;width:30.55pt;height:122.7pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAU56gONAIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjJ4tUx4hRdug4D&#10;ugvQ7QNkWbaFyaImKbHz96NkJ023t2EvgkjKh+Q5pLe3Y6/IUVgnQZd0uUgpEZpDLXVb0h/fH97k&#10;lDjPdM0UaFHSk3D0dvf61XYwhVhBB6oWliCIdsVgStp5b4okcbwTPXMLMEJjsAHbM4+mbZPasgHR&#10;e5Ws0vRdMoCtjQUunEPv/RSku4jfNIL7r03jhCeqpFibj6eNZxXOZLdlRWuZ6SSfy2D/UEXPpMak&#10;F6h75hk5WPkXVC+5BQeNX3DoE2gayUXsAbtZpn9089QxI2IvSI4zF5rc/4PlX45P5pslfnwPIwoY&#10;m3DmEfhPRzTsO6ZbcWctDJ1gNSZeBsqSwbhi/jRQ7QoXQKrhM9QoMjt4iEBjY/vACvZJEB0FOF1I&#10;F6MnHJ1v85tNnlHCMbTMsny1iaokrDh/bazzHwX0JFxKalHUiM6Oj86HalhxfhKSOVCyfpBKRSMM&#10;ktgrS44MR6Bqpw7VocdSJ1+epek8COjGcZnc5yriKAaEmOgFuNJkKOkmW2UTbS8S27a6pMUEcw6s&#10;9QVELz3Ov5J9SfPLI1YEsj/oOk6nZ1JNd/xY6Zn9QPhEvR+rER8GFSqoT6iDhWnOcS/xEk5KBpzx&#10;krpfB2YFJeqTRi03y/U6LEU01tnNCg17HamuI0zzDnB1EGy67v20SAdjZdthpolbDXeofyOjNM9V&#10;zXXjHEci550Li3Jtx1fPf4bdbwAAAP//AwBQSwMEFAAGAAgAAAAhAHDM8dbeAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGwQtVuFPkKcCiF1i0rCpjs3dpNAPI5s58HfM13R&#10;5ehe3Tkn28+2Y6PxoXUoYbkQwAxWTrdYS/gqD89bYCEq1KpzaCT8mgD7/P4uU6l2E36asYg1oxEM&#10;qZLQxNinnIeqMVaFhesNUnZx3qpIp6+59mqicdvxlRBrblWL9KFRvXlvTPVTDFbC4fTkT9/HYQrd&#10;cj2P/FiWH0Up5ePD/PYKLJo5/pfhik/okBPT2Q2oA+sk7Da7DVUlkNE1FokglbOEVfKSAM8zfmuQ&#10;/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAU56gONAIAAGEEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBwzPHW3gAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAI4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="#d8d8d8 [2732]">
                       <v:textbox style="layout-flow:vertical">
                         <w:txbxContent>
-                          <w:p w:rsidR="005E2D7E" w:rsidRPr="00CB29CD" w:rsidRDefault="005E2D7E">
+                          <w:p w14:paraId="2617068D" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00CB29CD" w:rsidRDefault="005E2D7E">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00CB29CD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Sezione 1: Anagrafica</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchory="margin"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00920802" w:rsidRPr="00EA23FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -867,7394 +645,7409 @@
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00920802" w:rsidRPr="00EA23FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CI</w:t>
             </w:r>
             <w:r w:rsidR="00424E3B" w:rsidRPr="00EA23FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> DELL’ALUNNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w:rsidTr="00424E3B">
+      <w:tr w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w14:paraId="0D982B49" w14:textId="77777777" w:rsidTr="00424E3B">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2729" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w:rsidRDefault="00061C4A" w:rsidP="00375962">
+          <w:p w14:paraId="4B71082F" w14:textId="38D1D79A" w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w:rsidRDefault="00061C4A" w:rsidP="00375962">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>meeC</w:t>
+              <w:t>me</w:t>
+            </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB29CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB29CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w:rsidRDefault="00061C4A" w:rsidP="00375962">
+          <w:p w14:paraId="4A53D827" w14:textId="77777777" w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w:rsidRDefault="00061C4A" w:rsidP="00375962">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w:rsidTr="00424E3B">
+      <w:tr w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w14:paraId="6AAEF115" w14:textId="77777777" w:rsidTr="00424E3B">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2729" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w:rsidRDefault="00061C4A" w:rsidP="00375962">
+          <w:p w14:paraId="21C13E34" w14:textId="280D95B5" w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w:rsidRDefault="00061C4A" w:rsidP="00375962">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lu</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">go </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>go e</w:t>
+            </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A47B7F" w:rsidRPr="00CB29CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>e</w:t>
-[...8 lines deleted...]
-              <w:t>D</w:t>
+              <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB29CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>di</w:t>
+            </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB29CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>t</w:t>
+              <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>adi</w:t>
+              <w:t>asc</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>n</w:t>
+              <w:t>it</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>asc</w:t>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w:rsidRDefault="00061C4A" w:rsidP="00375962">
+          <w:p w14:paraId="0D7C0A97" w14:textId="77777777" w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w:rsidRDefault="00061C4A" w:rsidP="00375962">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w:rsidTr="00424E3B">
+      <w:tr w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w14:paraId="393B8511" w14:textId="77777777" w:rsidTr="00424E3B">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2729" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w:rsidRDefault="00061C4A" w:rsidP="00375962">
+          <w:p w14:paraId="5463B59A" w14:textId="2C3516A0" w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w:rsidRDefault="00061C4A" w:rsidP="00375962">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">asse </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>asse e</w:t>
+            </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>eSez</w:t>
+              <w:t>Sez</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w:rsidRDefault="00061C4A" w:rsidP="00375962">
+          <w:p w14:paraId="103AC245" w14:textId="77777777" w:rsidR="00061C4A" w:rsidRPr="00CB29CD" w:rsidRDefault="00061C4A" w:rsidP="00375962">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000D3545" w:rsidRPr="00CB29CD" w:rsidRDefault="000D3545">
+    <w:p w14:paraId="3B6CB943" w14:textId="77777777" w:rsidR="000D3545" w:rsidRPr="00CB29CD" w:rsidRDefault="000D3545">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="000D3545" w:rsidRPr="00CB29CD" w:rsidSect="006C3BB2">
-          <w:footerReference w:type="even" r:id="rId10"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="11920" w:h="16840"/>
           <w:pgMar w:top="560" w:right="320" w:bottom="280" w:left="600" w:header="371" w:footer="113" w:gutter="0"/>
           <w:pgNumType w:start="1" w:chapStyle="1"/>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="11000"/>
           </w:cols>
           <w:formProt w:val="0"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348">
+    <w:p w14:paraId="550C223F" w14:textId="77777777" w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9673" w:type="dxa"/>
         <w:tblInd w:w="536" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2729"/>
         <w:gridCol w:w="6944"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC0348" w:rsidRPr="00EA23FC" w:rsidTr="00384773">
+      <w:tr w:rsidR="00CC0348" w:rsidRPr="00EA23FC" w14:paraId="598554C3" w14:textId="77777777" w:rsidTr="00384773">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9673" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0348" w:rsidRPr="00EA23FC" w:rsidRDefault="00CC0348" w:rsidP="00424E3B">
+          <w:p w14:paraId="4D8A9BBC" w14:textId="77777777" w:rsidR="00CC0348" w:rsidRPr="00EA23FC" w:rsidRDefault="00CC0348" w:rsidP="00424E3B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="126" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA23FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ALUNNISTRANIERI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidTr="00424E3B">
+      <w:tr w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w14:paraId="7FA6AC44" w14:textId="77777777" w:rsidTr="00424E3B">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2729" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348" w:rsidP="00CC0348">
+          <w:p w14:paraId="6B119208" w14:textId="77777777" w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348" w:rsidP="00CC0348">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nazionalità</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348" w:rsidP="00CC0348">
+          <w:p w14:paraId="1C1C2AE7" w14:textId="77777777" w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348" w:rsidP="00CC0348">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidTr="00424E3B">
+      <w:tr w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w14:paraId="76D1C7A1" w14:textId="77777777" w:rsidTr="00424E3B">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2729" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="002C27F9" w:rsidP="00CC0348">
+          <w:p w14:paraId="382BB06E" w14:textId="77777777" w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="002C27F9" w:rsidP="00CC0348">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
             <w:r w:rsidR="00CC0348" w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> di ingresso in Italia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348" w:rsidP="00CC0348">
+          <w:p w14:paraId="7F1C2C05" w14:textId="77777777" w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348" w:rsidP="00CC0348">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidTr="00424E3B">
+      <w:tr w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w14:paraId="130D12C8" w14:textId="77777777" w:rsidTr="00424E3B">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2729" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348" w:rsidP="00CC0348">
+          <w:p w14:paraId="68E46997" w14:textId="77777777" w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348" w:rsidP="00CC0348">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lingua parlata in famiglia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348" w:rsidP="00CC0348">
+          <w:p w14:paraId="1DB3BAAC" w14:textId="77777777" w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348" w:rsidP="00CC0348">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidTr="00424E3B">
+      <w:tr w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w14:paraId="76A929DB" w14:textId="77777777" w:rsidTr="00424E3B">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2729" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348" w:rsidP="004F6D47">
+          <w:p w14:paraId="77964244" w14:textId="77777777" w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348" w:rsidP="004F6D47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Eventuale </w:t>
             </w:r>
             <w:r w:rsidR="004F6D47" w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mediatore linguistico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348" w:rsidP="00CC0348">
+          <w:p w14:paraId="5A793312" w14:textId="77777777" w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348" w:rsidP="00CC0348">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348">
+    <w:p w14:paraId="52B79B1D" w14:textId="77777777" w:rsidR="00CC0348" w:rsidRPr="00CB29CD" w:rsidRDefault="00CC0348">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9673" w:type="dxa"/>
         <w:tblInd w:w="536" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1311"/>
         <w:gridCol w:w="7229"/>
         <w:gridCol w:w="1133"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00375962" w:rsidRPr="00EA23FC" w:rsidTr="00384773">
+      <w:tr w:rsidR="00375962" w:rsidRPr="00EA23FC" w14:paraId="21052111" w14:textId="77777777" w:rsidTr="00384773">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9673" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00375962" w:rsidRPr="00EA23FC" w:rsidRDefault="00920802" w:rsidP="008027B4">
+          <w:p w14:paraId="68C67861" w14:textId="77777777" w:rsidR="00375962" w:rsidRPr="00EA23FC" w:rsidRDefault="00920802" w:rsidP="008027B4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="126" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA23FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TIPOLOGIA DI BISOGNO EDUCATIVO SPECIALE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w14:paraId="0374DE1C" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00B034DA">
+          <w:p w14:paraId="5CD25E5E" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00B034DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Disturbi Evolutivi Specifici</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
+          <w:p w14:paraId="0D7B2A26" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DSA - Disturbo Specifico dell'Apprendimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
+          <w:p w14:paraId="490C99CB" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w14:paraId="5BF4A780" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
+          <w:p w14:paraId="35799816" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
+          <w:p w14:paraId="14CC5B83" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ADHD - Disturbo dell'attenzione con iperattività</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
+          <w:p w14:paraId="7EDF6A0E" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w14:paraId="5AC39DAA" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
+          <w:p w14:paraId="53CAC2A0" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
+          <w:p w14:paraId="249947E6" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DOP - Disturbo oppositivo provocatorio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
+          <w:p w14:paraId="2767F8E1" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w14:paraId="31E688EF" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
+          <w:p w14:paraId="1D845901" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
+          <w:p w14:paraId="79573175" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DL - Deficit del linguaggio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
+          <w:p w14:paraId="21115B41" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w14:paraId="5F9247E3" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
+          <w:p w14:paraId="741FF4C4" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
+          <w:p w14:paraId="08FDE909" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Deficit delle abilità non verbali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0FE1AC0E" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w14:paraId="204BEA04" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
+          <w:p w14:paraId="09DCAF27" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
+          <w:p w14:paraId="72381CEB" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Deficit della coordinazione motoria (</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Deficit della coordinazione motoria (disprassia)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
+          <w:p w14:paraId="6DBA5496" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w14:paraId="4EFCFA61" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
+          <w:p w14:paraId="1B5D681B" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00DF579A">
+          <w:p w14:paraId="696FA6AD" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00DF579A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Disturbo della condotta in adolescenza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
+          <w:p w14:paraId="7B5A3700" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w14:paraId="7D860F17" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
+          <w:p w14:paraId="5A1E2CFC" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
+          <w:p w14:paraId="52B09FE7" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FIL - funzionamento intellettivo limite o borderline cognitivo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5CF35162" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w14:paraId="12752A3F" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
+          <w:p w14:paraId="1AFDD42D" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00CC0348">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
+          <w:p w14:paraId="16C18EB4" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altro (indicare)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
+          <w:p w14:paraId="1A8C4664" w14:textId="77777777" w:rsidR="004F6D47" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidTr="00A30D17">
+      <w:tr w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w14:paraId="0DFB2D22" w14:textId="77777777" w:rsidTr="00A30D17">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="129"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="000A7C25">
+          <w:p w14:paraId="33E2640A" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="000A7C25">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
+          <w:p w14:paraId="0F24B378" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00CB29CD">
+          <w:p w14:paraId="0E05C249" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00CB29CD">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidTr="00A30D17">
+      <w:tr w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w14:paraId="7CDF159F" w14:textId="77777777" w:rsidTr="00A30D17">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="004A72DC">
+          <w:p w14:paraId="77FF372F" w14:textId="77777777" w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="004A72DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Svantaggio </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="004A72DC">
+          <w:p w14:paraId="14F4EB01" w14:textId="77777777" w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="004A72DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="004A72DC">
+          <w:p w14:paraId="12E8529E" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="004A72DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Disagio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
+          <w:p w14:paraId="75B63549" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Svantaggio socio-economico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00BE3F71">
+          <w:p w14:paraId="6A273311" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidTr="00A30D17">
+      <w:tr w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w14:paraId="4EB864F5" w14:textId="77777777" w:rsidTr="00A30D17">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00CC0348">
+          <w:p w14:paraId="154D7E09" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00CC0348">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
+          <w:p w14:paraId="58E8C9C1" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Svantaggio linguistico - culturale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00BE3F71">
+          <w:p w14:paraId="7590CA93" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidTr="00A30D17">
+      <w:tr w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w14:paraId="08980A92" w14:textId="77777777" w:rsidTr="00A30D17">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00CC0348">
+          <w:p w14:paraId="1305F914" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00CC0348">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
+          <w:p w14:paraId="67312138" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Disagio comportamentale o relazionale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00BE3F71">
+          <w:p w14:paraId="62D460F2" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidTr="00A30D17">
+      <w:tr w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w14:paraId="58F8FA81" w14:textId="77777777" w:rsidTr="00A30D17">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00CC0348">
+          <w:p w14:paraId="4BDA30AC" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00CC0348">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
+          <w:p w14:paraId="0C8A01B7" w14:textId="77777777" w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Disagio da Funzionamento cognitivo ad alto o altissimo potenziale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
+          <w:p w14:paraId="25708B0B" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>“</w:t>
-[...20 lines deleted...]
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
+              <w:t>“GiftedChildren”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6992FC5C" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00BE3F71">
+          <w:p w14:paraId="46E84DAF" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidTr="00A30D17">
+      <w:tr w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w14:paraId="79BD061E" w14:textId="77777777" w:rsidTr="00A30D17">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1311" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00CC0348">
+          <w:p w14:paraId="62AF0F16" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00CC0348">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
+          <w:p w14:paraId="70E2B23B" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altro (indicare)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00BE3F71">
+          <w:p w14:paraId="43DC6936" w14:textId="77777777" w:rsidR="00B57B2D" w:rsidRPr="00CB29CD" w:rsidRDefault="00B57B2D" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00560696" w:rsidRPr="00CB29CD" w:rsidRDefault="00560696">
+    <w:p w14:paraId="63A0B45E" w14:textId="77777777" w:rsidR="00560696" w:rsidRPr="00CB29CD" w:rsidRDefault="00560696">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9673" w:type="dxa"/>
         <w:tblInd w:w="536" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1453"/>
         <w:gridCol w:w="5019"/>
         <w:gridCol w:w="23"/>
         <w:gridCol w:w="3178"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF52FE" w:rsidRPr="00CB29CD" w:rsidTr="00384773">
+      <w:tr w:rsidR="00DF52FE" w:rsidRPr="00CB29CD" w14:paraId="73E550C6" w14:textId="77777777" w:rsidTr="00384773">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9673" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00880F5E" w:rsidRPr="00CB29CD" w:rsidRDefault="00880F5E" w:rsidP="004A72DC">
+          <w:p w14:paraId="27346393" w14:textId="77777777" w:rsidR="00880F5E" w:rsidRPr="00CB29CD" w:rsidRDefault="00880F5E" w:rsidP="004A72DC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="126" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INDIVIDUAZIONE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00880F5E" w:rsidRPr="00CB29CD" w:rsidRDefault="00880F5E" w:rsidP="004A72DC">
+          <w:p w14:paraId="1FDCC7AF" w14:textId="77777777" w:rsidR="00880F5E" w:rsidRPr="00CB29CD" w:rsidRDefault="00880F5E" w:rsidP="004A72DC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="126" w:right="-1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w14:paraId="3C87DEC4" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="004A72DC">
+          <w:p w14:paraId="3F58B1B8" w14:textId="77777777" w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="004A72DC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Strutture pubbliche e private accreditate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8220" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="006842C5">
+          <w:p w14:paraId="48A6A800" w14:textId="77777777" w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="006842C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnosi / Relazione multi professionale: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w14:paraId="5E40C47C" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="00880F5E">
+          <w:p w14:paraId="4379EC14" w14:textId="77777777" w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="00880F5E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8220" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="006842C5">
+          <w:p w14:paraId="3762A42B" w14:textId="77777777" w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="006842C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Codice ICD10: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="006842C5" w:rsidRPr="00CB29CD" w14:paraId="14C73B12" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="00880F5E">
+          <w:p w14:paraId="75BEB218" w14:textId="77777777" w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="00880F5E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="006842C5">
+          <w:p w14:paraId="2FC335E3" w14:textId="77777777" w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="006842C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Redatta da: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="006842C5">
+          <w:p w14:paraId="6EF6FFFB" w14:textId="77777777" w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="006842C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="226"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>in data:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w14:paraId="33CD9723" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="00F47D98">
+          <w:p w14:paraId="3A31D0D2" w14:textId="77777777" w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="00F47D98">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8220" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="006842C5">
+          <w:p w14:paraId="2424D35F" w14:textId="77777777" w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="006842C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Aggiornamenti diagnostici: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w14:paraId="4C467706" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="00880F5E">
+          <w:p w14:paraId="712BF952" w14:textId="77777777" w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="00880F5E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8220" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="006842C5">
+          <w:p w14:paraId="3F08B64D" w14:textId="77777777" w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="006842C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Altre relazioni cliniche: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w14:paraId="4C7B2777" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="00880F5E">
+          <w:p w14:paraId="4650ECDB" w14:textId="77777777" w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="00880F5E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8220" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="006842C5">
+          <w:p w14:paraId="299B78EF" w14:textId="77777777" w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="006842C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventi riabilitativi: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w14:paraId="5D929F51" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="00880F5E">
+          <w:p w14:paraId="2BA5D460" w14:textId="77777777" w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="00880F5E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8220" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="006842C5">
+          <w:p w14:paraId="13D1400B" w14:textId="77777777" w:rsidR="004A72DC" w:rsidRPr="00CB29CD" w:rsidRDefault="004A72DC" w:rsidP="006842C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altro</w:t>
             </w:r>
             <w:r w:rsidR="006842C5" w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="006842C5" w:rsidRPr="00CB29CD" w14:paraId="4964E844" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="006842C5">
+          <w:p w14:paraId="5CF6BE8A" w14:textId="77777777" w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="006842C5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Altro </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00757025" w:rsidRPr="00CB29CD" w:rsidRDefault="00757025" w:rsidP="00456674">
+          <w:p w14:paraId="00F8A55B" w14:textId="77777777" w:rsidR="00757025" w:rsidRPr="00CB29CD" w:rsidRDefault="00757025" w:rsidP="00456674">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="006842C5" w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ervizio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8220" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="006842C5">
+          <w:p w14:paraId="5DEC32C7" w14:textId="77777777" w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="006842C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Relazione (da allegare):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="006842C5" w:rsidRPr="00CB29CD" w14:paraId="5FB654C6" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="00880F5E">
+          <w:p w14:paraId="3F2F5431" w14:textId="77777777" w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="00880F5E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5042" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="006842C5">
+          <w:p w14:paraId="15BDAD53" w14:textId="77777777" w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="006842C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Redatta da: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3178" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="006842C5">
+          <w:p w14:paraId="28AF149B" w14:textId="77777777" w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="006842C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="203"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>in data:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="006842C5" w:rsidRPr="00CB29CD" w14:paraId="04828B39" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="001272DD">
+          <w:p w14:paraId="70DF214B" w14:textId="77777777" w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="001272DD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8220" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="006842C5">
+          <w:p w14:paraId="3B0D33A1" w14:textId="77777777" w:rsidR="006842C5" w:rsidRPr="00CB29CD" w:rsidRDefault="006842C5" w:rsidP="006842C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altro</w:t>
             </w:r>
             <w:r w:rsidR="00E876A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A30D17" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="00A30D17" w:rsidRPr="00CB29CD" w14:paraId="7057BCFB" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="578"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0005447D" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
+          <w:p w14:paraId="1F23B41E" w14:textId="77777777" w:rsidR="0005447D" w:rsidRPr="00CB29CD" w:rsidRDefault="004F6D47" w:rsidP="00A30D17">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Team Docenti</w:t>
             </w:r>
             <w:r w:rsidR="00233155">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A30D17" w:rsidRPr="00CB29CD" w:rsidRDefault="00A30D17" w:rsidP="00456674">
+          <w:p w14:paraId="37C1B565" w14:textId="77777777" w:rsidR="00A30D17" w:rsidRPr="00CB29CD" w:rsidRDefault="00A30D17" w:rsidP="00456674">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consiglio di Classe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8220" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A30D17" w:rsidRPr="00CB29CD" w:rsidRDefault="00A30D17" w:rsidP="004F6D47">
+          <w:p w14:paraId="1D58BD02" w14:textId="77777777" w:rsidR="00A30D17" w:rsidRPr="00CB29CD" w:rsidRDefault="00A30D17" w:rsidP="004F6D47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Delibera del:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A30D17" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="00A30D17" w:rsidRPr="00CB29CD" w14:paraId="50A89EF6" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1453" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A30D17" w:rsidRPr="00CB29CD" w:rsidRDefault="00A30D17" w:rsidP="006842C5">
+          <w:p w14:paraId="70F9DF6B" w14:textId="77777777" w:rsidR="00A30D17" w:rsidRPr="00CB29CD" w:rsidRDefault="00A30D17" w:rsidP="006842C5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8220" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00A30D17" w:rsidRPr="00CB29CD" w:rsidRDefault="00A30D17" w:rsidP="00A30D17">
+          <w:p w14:paraId="3CFCFDFD" w14:textId="77777777" w:rsidR="00A30D17" w:rsidRPr="00CB29CD" w:rsidRDefault="00A30D17" w:rsidP="00A30D17">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altro:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E876A1" w:rsidRDefault="00E876A1" w:rsidP="00C23AF4">
+    <w:p w14:paraId="6FE72B37" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRDefault="00E876A1" w:rsidP="00C23AF4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E876A1" w:rsidRDefault="00E876A1">
+    <w:p w14:paraId="1271D3BF" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRDefault="00E876A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00C23AF4">
+    <w:p w14:paraId="33D4F61E" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00C23AF4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9682" w:type="dxa"/>
         <w:tblInd w:w="528" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00EA23FC" w:rsidTr="00F61A1D">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00EA23FC" w14:paraId="77A735DB" w14:textId="77777777" w:rsidTr="00F61A1D">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9682" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00EA23FC" w:rsidRDefault="00513DFC" w:rsidP="003E5B4C">
+          <w:p w14:paraId="0BF2AB6D" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00EA23FC" w:rsidRDefault="00513DFC" w:rsidP="003E5B4C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="108A3654" wp14:editId="2152DD0E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6198235</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-1905</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="409575" cy="2521585"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="6" name="Text Box 8"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="409575" cy="2521585"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="bg1">
                                   <a:lumMod val="85000"/>
                                   <a:lumOff val="0"/>
                                 </a:schemeClr>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="005E2D7E" w:rsidRPr="00CB29CD" w:rsidRDefault="005E2D7E" w:rsidP="00CB29CD">
+                                <w:p w14:paraId="620E8949" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00CB29CD" w:rsidRDefault="005E2D7E" w:rsidP="00CB29CD">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00CB29CD">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>Sezione 2: Osservazione generale</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="vert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+                <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:488.05pt;margin-top:-.15pt;width:32.25pt;height:198.55pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBThIgjSAIAAI0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X+xEcZtYcaouXadJ&#10;XTep3Q/AGNtowDEgsfPvd+A0Tbe3aS8IjuO7u++7Y3MzakUOwnkJpqLzWU6JMBwaabqK/ni+/7Ci&#10;xAdmGqbAiIoehac32/fvNoMtxQJ6UI1wBEGMLwdb0T4EW2aZ573QzM/ACoOXLTjNAh5dlzWODYiu&#10;VbbI86tsANdYB1x4j9a76ZJuE37bCh6+ta0XgaiKYm4hrS6tdVyz7YaVnWO2l/yUBvuHLDSTBoOe&#10;oe5YYGTv5F9QWnIHHtow46AzaFvJRaoBq5nnf1Tz1DMrUi1Ijrdnmvz/g+WPh++OyKaiV5QYplGi&#10;ZzEG8hFGsorsDNaX6PRk0S2MaEaVU6XePgD/6YmBXc9MJ26dg6EXrMHs5vFldvF0wvERpB6+QoNh&#10;2D5AAhpbpyN1SAZBdFTpeFYmpsLRuMzXxXVBCcerRbGYF6sihWDly2vrfPgsQJO4qahD5RM6Ozz4&#10;ELNh5YtLDOZByeZeKpUOsdvETjlyYNgndTdVqPYaU51sqyLPT92CZuypyZxMCJ36NSKkQG/AlSFD&#10;RdfFophoexPYdfU5LAY4xYiAl25aBhwSJXVFV2cnVkayP5kmtXBgUk17fKzMif1I+ER9GOsxyZyk&#10;icrU0BxRDgfTTOAM4yaulAw4DxX1v/bMCUrUF4OSrufLZRygdFgW1ws8uMub+vKGGd4DjhmCTdtd&#10;mIZub53seow0UWzgFtuglUmh16xO6WPPJz5P8xmH6vKcvF5/ke1vAAAA//8DAFBLAwQUAAYACAAA&#10;ACEACM9NnN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBRE90j8g3WR2KDWDkWmDbmp&#10;EFK3qCRsunNjkwT8iGznwd/jruhyNKOZM8V+MZpMyofeWYRszYAo2zjZ2xbhsz6stkBCFFYK7axC&#10;+FUB9uXtTSFy6Wb7oaYqtiSV2JALhC7GIac0NJ0yIqzdoGzyvpw3IibpWyq9mFO50fSRMU6N6G1a&#10;6MSg3jrV/FSjQTicHvzp+zjOQWd8meixrt+rGvH+bnl9ARLVEv/DcMFP6FAmprMbrQxEI+yeeZai&#10;CKsNkIvPnhgHckbY7PgWaFnQ6wvlHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBThIgj&#10;SAIAAI0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAI&#10;z02c3wAAAAoBAAAPAAAAAAAAAAAAAAAAAKIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAArgUAAAAA&#10;" fillcolor="#d8d8d8 [2732]">
+                    <v:shape w14:anchorId="108A3654" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:488.05pt;margin-top:-.15pt;width:32.25pt;height:198.55pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE+lwVNgIAAGgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCeE2MOkWXrsOA&#10;rhvQ7QNkWbaFSaImKbHz96NkN02327CLIJLyI/n46OubUStyFM5LMBVdLnJKhOHQSNNV9Mf3+3cb&#10;SnxgpmEKjKjoSXh6s3v75nqwpVhBD6oRjiCI8eVgK9qHYMss87wXmvkFWGEw2ILTLKDpuqxxbEB0&#10;rbJVnr/PBnCNdcCF9+i9m4J0l/DbVvDwtW29CERVFGsL6XTprOOZ7a5Z2Tlme8nnMtg/VKGZNJj0&#10;DHXHAiMHJ/+C0pI78NCGBQedQdtKLlIP2M0y/6Obp55ZkXpBcrw90+T/Hyx/PD7Zb46E8QOMOMDU&#10;hLcPwH96YmDfM9OJW+dg6AVrMPEyUpYN1pfzp5FqX/oIUg9foMEhs0OABDS2TkdWsE+C6DiA05l0&#10;MQbC0bnOt8VVQQnH0KpYLYtNkVKw8vlr63z4JECTeKmow6EmdHZ88CFWw8rnJzGZByWbe6lUMqKQ&#10;xF45cmQogbqbOlQHjaVOvk2R57MQ0I1ymdzJhdBJihEhJXoFrgwZKrotVsVE26vErqvPaTHBnCMC&#10;Xj7TMqD+ldQV3ZwfsTKS/dE0SZ2BSTXd8WNlZvYj4RP1YaxHIpt5NHEYNTQnHIeDSe64nniJJyUD&#10;Sr2i/teBOUGJ+mxwpNvleh13Ixnr4mqFhruM1JcRZngPuEEINl33Ydqng3Wy6zHTRLGBW5RBK9OE&#10;Xqqay0c5Jz7n1Yv7cmmnVy8/iN1vAAAA//8DAFBLAwQUAAYACAAAACEACM9NnN8AAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy07DMBRE90j8g3WR2KDWDkWmDbmpEFK3qCRsunNjkwT8iGznwd/j&#10;ruhyNKOZM8V+MZpMyofeWYRszYAo2zjZ2xbhsz6stkBCFFYK7axC+FUB9uXtTSFy6Wb7oaYqtiSV&#10;2JALhC7GIac0NJ0yIqzdoGzyvpw3IibpWyq9mFO50fSRMU6N6G1a6MSg3jrV/FSjQTicHvzp+zjO&#10;QWd8meixrt+rGvH+bnl9ARLVEv/DcMFP6FAmprMbrQxEI+yeeZaiCKsNkIvPnhgHckbY7PgWaFnQ&#10;6wvlHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDE+lwVNgIAAGgEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAIz02c3wAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="#d8d8d8 [2732]">
                       <v:textbox style="layout-flow:vertical">
                         <w:txbxContent>
-                          <w:p w:rsidR="005E2D7E" w:rsidRPr="00CB29CD" w:rsidRDefault="005E2D7E" w:rsidP="00CB29CD">
+                          <w:p w14:paraId="620E8949" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00CB29CD" w:rsidRDefault="005E2D7E" w:rsidP="00CB29CD">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00CB29CD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Sezione 2: Osservazione generale</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00CB29CD" w:rsidRPr="00EA23FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">PER TUTTI GLI ALUNNI CON BES </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="04F34AE4" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="64CA1AC7" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Collaborazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="387226D3" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Collabora in classe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0E484106" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Collabora con pochi compagni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="6C84AB7B" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="048CB9CA" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="25C02D43" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Collabora nel gruppo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="589523A1" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non collabora</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="4B80417E" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="38B37F47" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Relazione con gli adulti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5926885B" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ottima</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3649E26D" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Scarsa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="09032607" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="125D6D12" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="252E0D67" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Buona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="72C4F54B" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non si relaziona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="2C749D7F" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="58D67DAF" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Relazione con i pari</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="37A083AF" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ottima</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="23E893A3" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Scarsa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="3D841D94" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="10CADD58" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="519A2207" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Buona</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="21185510" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non si relaziona</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00C23AF4">
+    <w:p w14:paraId="106F9DA5" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00C23AF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9677" w:type="dxa"/>
         <w:tblInd w:w="514" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4026"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1965"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="00806FB7">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="5CB7E1F7" w14:textId="77777777" w:rsidTr="00806FB7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="24FF857B" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Frequenza scolastica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="79B07E8C" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="579"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="02F3A9EA" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="249"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>poco adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="58CA1C98" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>non adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="00806FB7">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="37A30112" w14:textId="77777777" w:rsidTr="00806FB7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="15649D0C" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Rispetto delle regole</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4FE98071" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="579"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4BF159E6" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="249"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>poco adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0512A726" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>non adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="00806FB7">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="0F1FD9A8" w14:textId="77777777" w:rsidTr="00806FB7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="036CE616" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Motivazione al lavoro scolastico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="03C3859B" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="579"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="7EE933D7" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="249"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>poco adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5376C992" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>non adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="00806FB7">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="0401BC20" w14:textId="77777777" w:rsidTr="00806FB7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="53EDBFEC" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organizzazione personale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="62E89BEC" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="579"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>autonomo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="10B288C0" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="249"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>poco autonomo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="2C34E353" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>se aiutato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="00806FB7">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="25632B63" w14:textId="77777777" w:rsidTr="00806FB7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="519ACA5A" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consapevolezza delle proprie difficoltà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3A51B769" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="579"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="6BF61361" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="249"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>poco adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5A526114" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>non adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="00806FB7">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="711F796D" w14:textId="77777777" w:rsidTr="00806FB7">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="516"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="688436C0" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Accettazione consapevole degli strumenti compensativi e delle misure dispensative </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="33355006" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="425"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:hanging="579"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="1F4BBBB7" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="249"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>poco adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="376D2489" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00806FB7" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806FB7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>non adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C23AF4" w:rsidRPr="00E876A1" w:rsidRDefault="00C23AF4" w:rsidP="00C23AF4">
+    <w:p w14:paraId="5F824CBF" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00E876A1" w:rsidRDefault="00C23AF4" w:rsidP="00C23AF4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9677" w:type="dxa"/>
         <w:tblInd w:w="514" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4026"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1965"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="077741DD" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="24C728DC" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Strategie utilizzate dall'alunno nello studio</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="00467B4E">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="3AE1E361" w14:textId="77777777" w:rsidTr="00467B4E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="052668C5" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sottolinea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="2D8E0ADC" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F394D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3D4363BA" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F394D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>poco adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5D55AD30" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="693"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F394D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>non adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="00467B4E">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="0E974BDC" w14:textId="77777777" w:rsidTr="00467B4E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="06DCCB05" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Individua parole chiave</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5F653CEE" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F394D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="49DF668E" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F394D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>poco adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="1A6E253D" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="693"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F394D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>non adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="00467B4E">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="63B924E2" w14:textId="77777777" w:rsidTr="00467B4E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="5D460153" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Costruisce schemi e mappe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="61ADB527" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F394D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="600B7780" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F394D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>poco adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="32F45DA4" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="693"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F394D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>non adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="00467B4E">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="2E0AC1F5" w14:textId="77777777" w:rsidTr="00467B4E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="50C8D6CE" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Usa strategie di memorizzazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="43E57B78" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F394D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="55BE943E" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F394D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>poco adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0B49ECB6" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="693"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F394D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>non adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="00467B4E">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="1FA127E0" w14:textId="77777777" w:rsidTr="00467B4E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="6DBFA48D" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Utilizza strumenti informatici (specificare)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="001650A2" w:rsidP="003E5B4C">
+          <w:p w14:paraId="6C18992D" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00000000" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="874320085"/>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="06B9392E" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F394D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0AD3477F" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F394D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>poco adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1965" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
+          <w:p w14:paraId="666A85F0" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="004F394D" w:rsidRDefault="00C23AF4" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="425" w:hanging="693"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F394D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>non adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="00467B4E">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="38F38632" w14:textId="77777777" w:rsidTr="00467B4E">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="04836E22" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altro</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="4124B2D8" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="874320091"/>
             <w:showingPlcHdr/>
             <w:text w:multiLine="1"/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5651" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+              <w:p w14:paraId="37EDCD8E" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="115"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C23AF4" w:rsidRPr="00E876A1" w:rsidRDefault="00C23AF4" w:rsidP="00C23AF4">
+    <w:p w14:paraId="716FFC2F" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00E876A1" w:rsidRDefault="00C23AF4" w:rsidP="00C23AF4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9682" w:type="dxa"/>
         <w:tblInd w:w="529" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2162"/>
         <w:gridCol w:w="3863"/>
         <w:gridCol w:w="3657"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="60D6F700" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9682" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="702A96F9" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Informazioni provenienti dalla famiglia e/o dall’alunno</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="2CEED10F" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="3D7841AE" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
+          <w:p w14:paraId="31CEB0F0" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomia nei compiti (autonomo, chiede aiuto, si blocca...)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="6166BD47" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="7DD7A5F6" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
+          <w:p w14:paraId="497C97D6" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Figure che affiancano l’alunno nelle attività domestiche</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="874320023"/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="4BD9CE99" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="065F65D4" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
+          <w:p w14:paraId="5506BB29" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tipo di aiuto (quando, per quanto tempo, in quali discipline)  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="874320024"/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="7E470A34" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="2AAF8D2F" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
+          <w:p w14:paraId="14D23017" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilizzo di strumenti  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="874320025"/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="5E8B8D10" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="0F2FE66C" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
+          <w:p w14:paraId="2BC80CE8" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilizzo di strategie (sottolinea, schematizza, costruisce mappe)  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="874320026"/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="34A3E90A" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="67F62AE0" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
+          <w:p w14:paraId="3BA78325" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempo dedicato allo studio  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="874320027"/>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3657" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="245EE7FA" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="673F9003" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00E876A1" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
+          <w:p w14:paraId="69D7B108" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00E876A1" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
+          <w:p w14:paraId="12AF820F" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Punti di forza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="721D407A" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="00E876A1">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="039B5463" w14:textId="77777777" w:rsidTr="00E876A1">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="151"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
+          <w:p w14:paraId="0C84C17F" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="5BFFE905" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="737EE6BB" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00E876A1" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
+          <w:p w14:paraId="79011F32" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00E876A1" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
+          <w:p w14:paraId="3B16BB13" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Punti di debolezza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="72138FC1" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="00E876A1">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="34F497E9" w14:textId="77777777" w:rsidTr="00E876A1">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="169"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00E876A1" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
+          <w:p w14:paraId="66668B71" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00E876A1" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="07006378" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidTr="003E5B4C">
+      <w:tr w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w14:paraId="616220A7" w14:textId="77777777" w:rsidTr="003E5B4C">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2162" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
+          <w:p w14:paraId="26748AA8" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="185"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
+          <w:p w14:paraId="5FF80DAB" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="003E5B4C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
+          <w:p w14:paraId="4A3153A1" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00EA23FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006C3BB2" w:rsidRDefault="006C3BB2" w:rsidP="00C23AF4">
+    <w:p w14:paraId="0C8B865B" w14:textId="77777777" w:rsidR="006C3BB2" w:rsidRDefault="006C3BB2" w:rsidP="00C23AF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00C23AF4">
+    <w:p w14:paraId="5FAE02CF" w14:textId="77777777" w:rsidR="00C23AF4" w:rsidRPr="00CB29CD" w:rsidRDefault="00C23AF4" w:rsidP="00C23AF4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB29CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00183EB8" w:rsidRPr="00B2662F" w:rsidRDefault="00183EB8">
+    <w:p w14:paraId="31AEB06B" w14:textId="77777777" w:rsidR="00183EB8" w:rsidRPr="00B2662F" w:rsidRDefault="00183EB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF579A" w:rsidRPr="00CB29CD" w:rsidRDefault="00173013">
+    <w:p w14:paraId="15B2BDF5" w14:textId="77777777" w:rsidR="00DF579A" w:rsidRPr="00CB29CD" w:rsidRDefault="00173013">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">         BES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F47D98" w:rsidRPr="00CB29CD" w:rsidRDefault="00F47D98" w:rsidP="00920802">
+    <w:p w14:paraId="052E259E" w14:textId="77777777" w:rsidR="00F47D98" w:rsidRPr="00CB29CD" w:rsidRDefault="00F47D98" w:rsidP="00920802">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="532"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9677" w:type="dxa"/>
         <w:tblInd w:w="533" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9677"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00EA23FC" w:rsidTr="00183EB8">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00EA23FC" w14:paraId="19B8C0FE" w14:textId="77777777" w:rsidTr="00183EB8">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00EA23FC" w:rsidRDefault="00513DFC" w:rsidP="00173013">
+          <w:p w14:paraId="5665C80F" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00EA23FC" w:rsidRDefault="00513DFC" w:rsidP="00173013">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02F71FD5" wp14:editId="5D8CD544">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6216015</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>15875</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="409575" cy="3362325"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                       <wp:wrapNone/>
                       <wp:docPr id="10" name="Text Box 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="409575" cy="3362325"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="bg1">
                                   <a:lumMod val="85000"/>
                                   <a:lumOff val="0"/>
                                 </a:schemeClr>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="005E2D7E" w:rsidRPr="00B2662F" w:rsidRDefault="005E2D7E" w:rsidP="00102DE3">
+                                <w:p w14:paraId="6DDE84D6" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00B2662F" w:rsidRDefault="005E2D7E" w:rsidP="00102DE3">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00B2662F">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>Sezione 2</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> ALTRO DES</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00B2662F">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
@@ -8265,56 +8058,56 @@
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>Osservazione  specifica</w:t>
                                   </w:r>
                                   <w:proofErr w:type="gramEnd"/>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="vert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+                <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:489.45pt;margin-top:1.25pt;width:32.25pt;height:264.75pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDl7Y7URwIAAI4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3Zuu4kVZ7XNdqtK&#10;24u02w/AGNuowFAgsfP3HXCSpt23qi8IhuHMmTMzbO4GrchBOC/BlHQ6ySkRhkMtTVvS7y+P71aU&#10;+MBMzRQYUdKj8PRu+/bNpreFmEEHqhaOIIjxRW9L2oVgiyzzvBOa+QlYYfCyAadZwKNrs9qxHtG1&#10;ymZ5fpP14GrrgAvv0fowXtJtwm8awcPXpvEiEFVS5BbS6tJaxTXbbljROmY7yU802D+w0EwaDHqB&#10;emCBkb2Tr6C05A48NGHCQWfQNJKLlANmM83/yua5Y1akXFAcby8y+f8Hy78cvjkia6wdymOYxhq9&#10;iCGQ9zCQeZSnt75Ar2eLfmFAM7qmVL19Av7DEwO7jplW3DsHfSdYjfSm8WV29XTE8RGk6j9DjWHY&#10;PkACGhqno3aoBkF05HG8lCZS4Whc5Ovl7ZISjlfz+c1sPlumEKw4v7bOh48CNImbkjosfUJnhycf&#10;IhtWnF1iMA9K1o9SqXSI7SZ2ypEDw0ap2jFDtddIdbStlnl+ahc0Y1ON5mRC6NSwESEF+gNcGdKX&#10;dL1Exq8Du7a6hMUApxgR8JqflgGnREld0tXFiRVR7A+mTj0cmFTjHh8rc1I/Cj5KH4ZqSHWenYta&#10;QX3EcjgYhwKHGDdxpaTHgSip/7lnTlCiPhks6Xq6WMQJSofF8naGB3d9U13fMMM7wDlDsHG7C+PU&#10;7a2TbYeRRokN3GMbNDJVKPbLyOpEH5s+6Xka0DhV1+fk9fsb2f4CAAD//wMAUEsDBBQABgAIAAAA&#10;IQDS6FrC3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwFET3SPyDdZHYIGo3fdCG3FQI&#10;qVtUEjbdufElCfgRxc6Dv8ddwXI0o5kz2WE2mo3U+9ZZhOVCACNbOdXaGuGjPD7ugPkgrZLaWUL4&#10;IQ+H/PYmk6lyk32nsQg1iyXWpxKhCaFLOfdVQ0b6hevIRu/T9UaGKPuaq15Osdxongix5Ua2Ni40&#10;sqPXhqrvYjAIx/NDf/46DZPXy+088lNZvhUl4v3d/PIMLNAc/sJwxY/okEemixus8kwj7J92+xhF&#10;SDbArr5Yr9bALgibVSKA5xn/fyH/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOXtjtRH&#10;AgAAjgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANLo&#10;WsLfAAAACgEAAA8AAAAAAAAAAAAAAAAAoQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" fillcolor="#d8d8d8 [2732]">
+                    <v:shape w14:anchorId="02F71FD5" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:489.45pt;margin-top:1.25pt;width:32.25pt;height:264.75pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGNDLJNwIAAGgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthx4jYx4hRdug4D&#10;ugvQ7QNkWbaFyaImKbH796NkN83Wt2EvgkjKh+ThoXc3Y6/ISVgnQZd0uUgpEZpDLXVb0h/f799t&#10;KHGe6Zop0KKkT8LRm/3bN7vBFCKDDlQtLEEQ7YrBlLTz3hRJ4ngneuYWYITGYAO2Zx5N2ya1ZQOi&#10;9yrJ0vQqGcDWxgIXzqH3bgrSfcRvGsH916ZxwhNVUqzNx9PGswpnst+xorXMdJLPZbB/qKJnUmPS&#10;M9Qd84wcrXwF1UtuwUHjFxz6BJpGchF7wG6W6V/dPHbMiNgLkuPMmSb3/2D5l9Oj+WaJH9/DiAOM&#10;TTjzAPynIxoOHdOtuLUWhk6wGhMvA2XJYFwxfxqodoULINXwGWocMjt6iEBjY/vACvZJEB0H8HQm&#10;XYyecHSu021+nVPCMbRaXWWrLI8pWPH8tbHOfxTQk3ApqcWhRnR2enA+VMOK5ychmQMl63upVDSC&#10;kMRBWXJiKIGqnTpUxx5LnXybPE1nIaAb5TK5owuhoxQDQkz0B7jSZCjpNseKXye2bXVOiwnmHAHw&#10;sr5eetS/kn1JN+dHrAhkf9B1VKdnUk13/Fjpmf1A+ES9H6uRyLqkWeAtDKOC+gnHYWGSO64nXsJJ&#10;yYBSL6n7dWRWUKI+aRzpdrleh92Ixjq/ztCwl5HqMsI07wA3CMGm68FP+3Q0VrYdZpoo1nCLMmhk&#10;nNBLVXP5KOfI57x6YV8u7fjq5Qex/w0AAP//AwBQSwMEFAAGAAgAAAAhANLoWsLfAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8tOwzAURPdI/IN1kdggajd90IbcVAipW1QSNt258SUJ+BHFzoO/&#10;x13BcjSjmTPZYTaajdT71lmE5UIAI1s51doa4aM8Pu6A+SCtktpZQvghD4f89iaTqXKTfaexCDWL&#10;JdanEqEJoUs591VDRvqF68hG79P1RoYo+5qrXk6x3GieCLHlRrY2LjSyo9eGqu9iMAjH80N//joN&#10;k9fL7TzyU1m+FSXi/d388gws0Bz+wnDFj+iQR6aLG6zyTCPsn3b7GEVINsCuvliv1sAuCJtVIoDn&#10;Gf9/If8FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARjQyyTcCAABoBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0uhawt8AAAAKAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="#d8d8d8 [2732]">
                       <v:textbox style="layout-flow:vertical">
                         <w:txbxContent>
-                          <w:p w:rsidR="005E2D7E" w:rsidRPr="00B2662F" w:rsidRDefault="005E2D7E" w:rsidP="00102DE3">
+                          <w:p w14:paraId="6DDE84D6" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00B2662F" w:rsidRDefault="005E2D7E" w:rsidP="00102DE3">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B2662F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Sezione 2</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve"> ALTRO DES</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00B2662F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
@@ -8327,2313 +8120,2295 @@
                                 <w:b/>
                               </w:rPr>
                               <w:t>Osservazione  specifica</w:t>
                             </w:r>
                             <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="002027B2" w:rsidRPr="00EA23FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">DISTURBO EVOLUTIVO SPECIFICO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00183EB8">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="5DB44A69" w14:textId="77777777" w:rsidTr="00183EB8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidRDefault="00CA1FED" w:rsidP="00CA1FED">
+          <w:p w14:paraId="5FD08612" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidRDefault="00CA1FED" w:rsidP="00CA1FED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Area relazionale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="19AB84A3" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="6897913B" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Difficoltà di autoregolazione</w:t>
             </w:r>
             <w:r w:rsidR="0057198D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="430907DB" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="640C32E3" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Problemi comportamentali</w:t>
             </w:r>
             <w:r w:rsidR="0057198D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="45992CC6" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00931347" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4C7F2AC9" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00931347" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Problemi emozionali</w:t>
             </w:r>
             <w:r w:rsidR="002027B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="56066C2A" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="205773E9" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Scarsa motivazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="247DB6F0" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4F705BC7" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Scarsa autostima</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="78AB6AB0" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="05DFE045" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Difficoltà nella relazione con i compagni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="3355A6CB" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="6328E7E8" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Difficoltà nella relazione con i docenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="4845E5EB" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="77EC88B8" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Difficoltà nella relazione con gli adulti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="4F84C000" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3C923194" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altro</w:t>
             </w:r>
             <w:r w:rsidR="0057198D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00183EB8">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="071729A5" w14:textId="77777777" w:rsidTr="00183EB8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidRDefault="00CA1FED" w:rsidP="00CA1FED">
+          <w:p w14:paraId="32C6938C" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidRDefault="00CA1FED" w:rsidP="00CA1FED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Area cognitiva</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="4768E3C4" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="1EA552DE" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Disattenzione. Difficoltà a stare attenti / a restare sul compito</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00BE0815">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="1DC650E9" w14:textId="77777777" w:rsidTr="00BE0815">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="1DF6BD3B" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Impulsività. Difficoltà ad attendere il proprio turno / ad ascoltare le direttive</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00BE0815">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="070F6781" w14:textId="77777777" w:rsidTr="00BE0815">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5C1AB144" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Iperattività. Difficoltà a stare fermo / a stare zitto / a mantenere un comportamento adeguato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00BE0815">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="7CCD02B8" w14:textId="77777777" w:rsidTr="00BE0815">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="7502859E" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Difficoltà di gestione del tempo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="52CCA597" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5FEE44A7" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Difficoltà di pianificazione delle azioni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="6FCD7003" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0FF9736A" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Difficoltà di memorizzazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="7199AAF5" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="374F205F" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Difficoltà di espressione</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="587C4C4E" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="2F408007" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00B2662F" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2662F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altro</w:t>
             </w:r>
             <w:r w:rsidR="0057198D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00183EB8">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="0C7D57DF" w14:textId="77777777" w:rsidTr="00183EB8">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidRDefault="00CA1FED" w:rsidP="00CA1FED">
+          <w:p w14:paraId="33883C48" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidRDefault="00CA1FED" w:rsidP="00CA1FED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Area degli apprendimenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00BE0815">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="15B08E4C" w14:textId="77777777" w:rsidTr="00BE0815">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00102DE3" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3FA0C4F4" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00102DE3" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Difficoltà </w:t>
             </w:r>
             <w:r w:rsidR="00B86FF7" w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nella comprensione dei testi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="5BDD7210" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00102DE3" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="314FC24B" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00102DE3" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Difficoltà di </w:t>
             </w:r>
             <w:r w:rsidR="00B86FF7" w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">lettura / </w:t>
             </w:r>
             <w:r w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">scrittura </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="62737669" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00102DE3" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="596DC034" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00102DE3" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Difficoltà di calcolo </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="4B3B50E5" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00102DE3" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="02928D17" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00102DE3" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Difficoltà nell'applicare conoscenze</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633722" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00633722" w:rsidRPr="00CB29CD" w14:paraId="07376A75" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00633722" w:rsidRPr="00102DE3" w:rsidRDefault="00633722" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3D9B3B1C" w14:textId="77777777" w:rsidR="00633722" w:rsidRPr="00102DE3" w:rsidRDefault="00633722" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Difficoltà nell'applicare procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="19A8EF65" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00102DE3" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="73FBB057" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00102DE3" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Difficoltà nella partecipazione alle attività</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="48240499" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00102DE3" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="00F4BDDA" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00102DE3" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Difficoltà di analisi / sintesi </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00633722" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00633722" w:rsidRPr="00CB29CD" w14:paraId="7FD5A4DD" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00633722" w:rsidRPr="00102DE3" w:rsidRDefault="00633722" w:rsidP="00BE3F71">
+          <w:p w14:paraId="28D14876" w14:textId="77777777" w:rsidR="00633722" w:rsidRPr="00102DE3" w:rsidRDefault="00633722" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lentezza negli apprendimenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86FF7" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00B86FF7" w:rsidRPr="00CB29CD" w14:paraId="48A79143" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B86FF7" w:rsidRPr="00102DE3" w:rsidRDefault="00B86FF7" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4222B5DC" w14:textId="77777777" w:rsidR="00B86FF7" w:rsidRPr="00102DE3" w:rsidRDefault="00B86FF7" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Difficoltà in compiti che richiedono abilità </w:t>
+              <w:t xml:space="preserve">Difficoltà in compiti che richiedono abilità visuospaziali (schemi, mappe, tabelle, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>visuospaziali</w:t>
+              <w:t>ecc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (schemi, mappe, tabelle, </w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86FF7" w:rsidRPr="00CB29CD" w:rsidTr="00CA1FED">
+      <w:tr w:rsidR="00B86FF7" w:rsidRPr="00CB29CD" w14:paraId="49BD792A" w14:textId="77777777" w:rsidTr="00CA1FED">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B86FF7" w:rsidRPr="00102DE3" w:rsidRDefault="00B86FF7" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5F7C9719" w14:textId="77777777" w:rsidR="00B86FF7" w:rsidRPr="00102DE3" w:rsidRDefault="00B86FF7" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Difficoltà in compiti che richiedono coordinazione motoria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B86FF7" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="00B86FF7" w:rsidRPr="00CB29CD" w14:paraId="5A7EC184" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B86FF7" w:rsidRPr="00102DE3" w:rsidRDefault="00B86FF7" w:rsidP="00BE3F71">
+          <w:p w14:paraId="04DE2D5B" w14:textId="77777777" w:rsidR="00B86FF7" w:rsidRPr="00102DE3" w:rsidRDefault="00B86FF7" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Difficoltà in compiti che richiedono motricità fine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="00CA1FED" w:rsidRPr="00CB29CD" w14:paraId="711ECA32" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA1FED" w:rsidRPr="00102DE3" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4BD2CD67" w14:textId="77777777" w:rsidR="00CA1FED" w:rsidRPr="00102DE3" w:rsidRDefault="00CA1FED" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00102DE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Altro </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00775E5B" w:rsidRPr="00CB29CD" w:rsidRDefault="00775E5B" w:rsidP="00920802">
+    <w:p w14:paraId="453FE1F1" w14:textId="77777777" w:rsidR="00775E5B" w:rsidRPr="00CB29CD" w:rsidRDefault="00775E5B" w:rsidP="00920802">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="532"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00183EB8" w:rsidRPr="00CB29CD" w:rsidRDefault="00183EB8">
+    <w:p w14:paraId="3ECBA51B" w14:textId="77777777" w:rsidR="00183EB8" w:rsidRPr="00CB29CD" w:rsidRDefault="00183EB8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB29CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9677" w:type="dxa"/>
         <w:tblInd w:w="533" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2306"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B11A9E" w:rsidRPr="00EA23FC" w:rsidTr="00384773">
+      <w:tr w:rsidR="00B11A9E" w:rsidRPr="00EA23FC" w14:paraId="3272A1B2" w14:textId="77777777" w:rsidTr="00384773">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00B11A9E" w:rsidRPr="00EA23FC" w:rsidRDefault="00513DFC" w:rsidP="00384773">
+          <w:p w14:paraId="2589CC62" w14:textId="77777777" w:rsidR="00B11A9E" w:rsidRPr="00EA23FC" w:rsidRDefault="00513DFC" w:rsidP="00384773">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EDE75F5" wp14:editId="37602A32">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6186805</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-6985</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="409575" cy="4857750"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="8" name="Text Box 5"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="409575" cy="4857750"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="bg1">
                                   <a:lumMod val="85000"/>
                                   <a:lumOff val="0"/>
                                 </a:schemeClr>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="005E2D7E" w:rsidRPr="0057198D" w:rsidRDefault="005E2D7E" w:rsidP="00916320">
+                                <w:p w14:paraId="30A4D915" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="0057198D" w:rsidRDefault="005E2D7E" w:rsidP="00916320">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="0057198D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>Sezione 2</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> SVANTAGGIO LINGUISTICO</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="0057198D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>: Osservazione specifica</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="vert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+                <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:487.15pt;margin-top:-.55pt;width:32.25pt;height:382.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7weaKSAIAAI0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4X+1k8ZJadaquXadJ&#10;3YfU7gdgjG004DIgsfvvd4EkS7e3aS8ILvjcc8+511fXs1ZkL5yXYBq6uCgpEYZDJ83Q0O9P9282&#10;lPjATMcUGNHQZ+Hp9fb1q6vJ1mIJI6hOOIIgxteTbegYgq2LwvNRaOYvwAqDlz04zQIe3VB0jk2I&#10;rlWxLMt3xQSusw648B6jd/mSbhN+3wsevva9F4GohiK3kFaX1jauxfaK1YNjdpT8QIP9AwvNpMGk&#10;J6g7FhjZOfkXlJbcgYc+XHDQBfS95CLVgNUsyj+qeRyZFakWFMfbk0z+/8HyL/tvjsiuoWiUYRot&#10;ehJzIO9hJlVUZ7K+xkePFp+FGcPocqrU2wfgPzwxcDsyM4gb52AaBeuQ3SJ+WZx9mnF8BGmnz9Bh&#10;GrYLkIDm3ukoHYpBEB1dej45E6lwDK7Ky2pdUcLxarWp1usqWVew+vi1dT58FKBJ3DTUofMJne0f&#10;fIhsWH18EpN5ULK7l0qlQ+w2casc2TPsk3bIFaqdRqo5tqnK8tAtGMaeyuEji9SvESElegGuDJka&#10;elktqyzbi8RuaE9pMcEhB3J9AaFlwCFRUqNLp0esjmJ/MF1q4cCkynv8WJmD+lHwLH2Y2znZ/PZo&#10;agvdM9rhIM8EzjBu4krJhPPQUP9zx5ygRH0yaOnlYrWKA5QOq2q9xIM7v2nPb5jhI+CYIVje3oY8&#10;dDvr5DBipiyxgRtsg14mh2K/ZFYH+tjzSc/DfMahOj+nV7//IttfAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAFSRTpeAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDrhKC0TeNU&#10;CKlbVBI23bnxNAnY4yh2Hvw97gqWozm699z8sBjNJhxcZ0lAvI6AIdVWddQI+KyOqy0w5yUpqS2h&#10;gB90cCju73KZKTvTB06lb1gIIZdJAa33fca5q1s00q1tjxR+VzsY6cM5NFwNcg7hRvPnKEq5kR2F&#10;hlb2+NZi/V2ORsDx/DScv07j7HScLhM/VdV7WQnx+LC87oF5XPwfDDf9oA5FcLrYkZRjWsBu85IE&#10;VMAqjoHdgCjZhjEXAZs02QEvcv5/Q/ELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAe8Hm&#10;ikgCAACNBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;FSRTpeAAAAALAQAADwAAAAAAAAAAAAAAAACiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;" fillcolor="#d8d8d8 [2732]">
+                    <v:shape w14:anchorId="7EDE75F5" id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:487.15pt;margin-top:-.55pt;width:32.25pt;height:382.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3IjLvOAIAAGgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SloW3UdLV0WYS0&#10;XKSFD3AcJ7FwPMZ2m/TvGTtpt4U3xIvlmXHOzJw5k+3d0ClyFNZJ0AWdz1JKhOZQSd0U9Mf3xzdr&#10;SpxnumIKtCjoSTh6t3v9atubXCygBVUJSxBEu7w3BW29N3mSON6KjrkZGKExWIPtmEfTNkllWY/o&#10;nUoWafou6cFWxgIXzqH3YQzSXcSva8H917p2whNVUKzNx9PGswxnstuyvLHMtJJPZbB/qKJjUmPS&#10;C9QD84wcrPwLqpPcgoPazzh0CdS15CL2gN3M0z+6eW6ZEbEXJMeZC03u/8HyL8dn880SP7yHAQcY&#10;m3DmCfhPRzTsW6YbcW8t9K1gFSaeB8qS3rh8+jRQ7XIXQMr+M1Q4ZHbwEIGG2naBFeyTIDoO4HQh&#10;XQyecHQu0022yijhGFqus9Uqi1NJWH7+2ljnPwroSLgU1OJQIzo7PjkfqmH5+UlI5kDJ6lEqFY0g&#10;JLFXlhwZSqBsxg7VocNSR986S9NJCOhGuYzucxVRigEhJroBV5r0Bd1ki2yk7SaxbcpLWkww5cBa&#10;byA66VH/SnYFXV8esTyQ/UFXUZ2eSTXe8WOlJ/YD4SP1figHIquCvg2jCcMooTrhOCyMcsf1xEs4&#10;KelR6gV1vw7MCkrUJ40j3cyXy7Ab0VhmqwUa9jpSXkeY5i3gBiHYeN37cZ8OxsqmxUwjxRruUQa1&#10;jBN6qWoqH+Uc+ZxWL+zLtR1fvfwgdr8BAAD//wMAUEsDBBQABgAIAAAAIQAVJFOl4AAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUOuEoLRN41QIqVtUEjbdufE0CdjjKHYe&#10;/D3uCpajObr33PywGM0mHFxnSUC8joAh1VZ11Aj4rI6rLTDnJSmpLaGAH3RwKO7vcpkpO9MHTqVv&#10;WAghl0kBrfd9xrmrWzTSrW2PFH5XOxjpwzk0XA1yDuFG8+coSrmRHYWGVvb41mL9XY5GwPH8NJy/&#10;TuPsdJwuEz9V1XtZCfH4sLzugXlc/B8MN/2gDkVwutiRlGNawG7zkgRUwCqOgd2AKNmGMRcBmzTZ&#10;AS9y/n9D8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB3IjLvOAIAAGgEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAVJFOl4AAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAJIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" fillcolor="#d8d8d8 [2732]">
                       <v:textbox style="layout-flow:vertical">
                         <w:txbxContent>
-                          <w:p w:rsidR="005E2D7E" w:rsidRPr="0057198D" w:rsidRDefault="005E2D7E" w:rsidP="00916320">
+                          <w:p w14:paraId="30A4D915" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="0057198D" w:rsidRDefault="005E2D7E" w:rsidP="00916320">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0057198D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Sezione 2</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve"> SVANTAGGIO LINGUISTICO</w:t>
                             </w:r>
                             <w:r w:rsidRPr="0057198D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>: Osservazione specifica</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="002027B2" w:rsidRPr="00EA23FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ALUNNI STRANERI NEO-IMMIGRATI (NAI)/SVANTAGGIO LINGUISTICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidTr="0057198D">
+      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w14:paraId="23B6A660" w14:textId="77777777" w:rsidTr="0057198D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
+          <w:p w14:paraId="72B1F830" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Carriera scolastica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="0057198D" w:rsidRDefault="00C86966" w:rsidP="00BE3F71">
+          <w:p w14:paraId="308B3111" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="0057198D" w:rsidRDefault="00C86966" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057198D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Precedentemente scolarizzato nel paese d'origine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00C86966">
+          <w:p w14:paraId="66E614BE" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00C86966">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anni di scolar</w:t>
             </w:r>
             <w:r w:rsidR="0057198D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>izzazione nel paese di origine:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidTr="0057198D">
+      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w14:paraId="1D468982" w14:textId="77777777" w:rsidTr="0057198D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
+          <w:p w14:paraId="31197330" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00A72695">
+          <w:p w14:paraId="3864C8C3" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00A72695">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00A66793">
+          <w:p w14:paraId="0D76AFE5" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00A66793">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tipologia di scuola frequentata: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidTr="0057198D">
+      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w14:paraId="5C1CED90" w14:textId="77777777" w:rsidTr="0057198D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
+          <w:p w14:paraId="3616053D" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00BE3F71">
+          <w:p w14:paraId="05D3B3CE" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="426" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Precedentemente scolarizzato in Italia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="0057198D">
+          <w:p w14:paraId="25A5939E" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="0057198D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anni/mesi di scolarizzazione in Italia</w:t>
             </w:r>
             <w:r w:rsidR="0057198D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidTr="0057198D">
+      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w14:paraId="5A45C72D" w14:textId="77777777" w:rsidTr="0057198D">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
+          <w:p w14:paraId="5CD28CFF" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="1477EAC1" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00A66793">
+          <w:p w14:paraId="5775B8F7" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00A66793">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tipologia di scuola frequentata</w:t>
             </w:r>
             <w:r w:rsidR="0057198D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidTr="00F55652">
+      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w14:paraId="15C7771B" w14:textId="77777777" w:rsidTr="00F55652">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
+          <w:p w14:paraId="41F6F552" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
             <w:pPr>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lingue conosciute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="006D0C90">
+          <w:p w14:paraId="3A2E1AD0" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="006D0C90">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lingua materna:</w:t>
             </w:r>
             <w:r w:rsidR="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -10686,154 +10461,154 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F030"/>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:r w:rsidR="00737B3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F030"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidTr="00F55652">
+      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w14:paraId="490EC7CD" w14:textId="77777777" w:rsidTr="00F55652">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
+          <w:p w14:paraId="2030FC9C" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00BD5597">
+          <w:p w14:paraId="1257B02F" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00BD5597">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingue parlate/studiate: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidTr="00F55652">
+      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w14:paraId="0D8160B1" w14:textId="77777777" w:rsidTr="00F55652">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
+          <w:p w14:paraId="5713DD50" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00737B3C">
+          <w:p w14:paraId="301E17BC" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00737B3C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha seguito un l</w:t>
             </w:r>
             <w:r w:rsidR="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -10846,89 +10621,89 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F030"/>
             </w:r>
             <w:r w:rsidR="00737B3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   No</w:t>
             </w:r>
             <w:r w:rsidR="00737B3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F030"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidTr="00F55652">
+      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w14:paraId="4DA69811" w14:textId="77777777" w:rsidTr="00F55652">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
+          <w:p w14:paraId="37670E2A" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00737B3C" w:rsidP="006D0C90">
+          <w:p w14:paraId="07972D04" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00737B3C" w:rsidP="006D0C90">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Se s</w:t>
             </w:r>
             <w:r w:rsidR="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -10941,5168 +10716,5159 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>: per quanti mesi:             e per q</w:t>
             </w:r>
             <w:r w:rsidR="00C86966" w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>uante ore settimanali</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">:              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidTr="00F55652">
+      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w14:paraId="151473BD" w14:textId="77777777" w:rsidTr="00F55652">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
+          <w:p w14:paraId="0B24A510" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00C86966">
+          <w:p w14:paraId="17DD04F9" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00C86966">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>In</w:t>
             </w:r>
             <w:r w:rsidR="00737B3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> famiglia quale lingua si parla: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidTr="00F55652">
+      <w:tr w:rsidR="00C86966" w:rsidRPr="00CB29CD" w14:paraId="1291BFEB" w14:textId="77777777" w:rsidTr="00F55652">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
+          <w:p w14:paraId="4CA8E4BD" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00C86966" w:rsidP="00095838">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00737B3C" w:rsidP="00BD5597">
+          <w:p w14:paraId="065C00A7" w14:textId="77777777" w:rsidR="00C86966" w:rsidRPr="00CB29CD" w:rsidRDefault="00737B3C" w:rsidP="00BD5597">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chi parla Italiano in famiglia:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="000B6CA2">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="205BB229" w14:textId="77777777" w:rsidTr="000B6CA2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00095838">
+          <w:p w14:paraId="7C7C4527" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00095838">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Competenze in </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ingresso:lingua</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> italiana</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00BD5597">
+          <w:p w14:paraId="4675DE81" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00BD5597">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(riferimento QCER)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00095838">
+          <w:p w14:paraId="32E5E616" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00095838">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="38B8B10F" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Produzione orale</w:t>
             </w:r>
             <w:r w:rsidR="009B6F82">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="009B6F82">
+          <w:p w14:paraId="206D68D7" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="009B6F82">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Comprensione scritta</w:t>
             </w:r>
             <w:r w:rsidR="009B6F82">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="000B6CA2">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="27A8A213" w14:textId="77777777" w:rsidTr="000B6CA2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00095838">
+          <w:p w14:paraId="78CE8F41" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00095838">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="275AB1F1" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Comprensione orale</w:t>
             </w:r>
             <w:r w:rsidR="009B6F82">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="004F6D47">
+          <w:p w14:paraId="5D6931CE" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="004F6D47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Produzione scritta</w:t>
             </w:r>
             <w:r w:rsidR="009B6F82">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="000B6CA2">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="62F0E4C9" w14:textId="77777777" w:rsidTr="000B6CA2">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00095838">
+          <w:p w14:paraId="0B5E7E82" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00095838">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="4327FF44" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Interazione orale</w:t>
             </w:r>
             <w:r w:rsidR="009B6F82">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="004F6D47">
+          <w:p w14:paraId="7078BCD3" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="004F6D47">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Correttezza grammaticale</w:t>
             </w:r>
             <w:r w:rsidR="009B6F82">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="004F6D47">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="24455D3D" w14:textId="77777777" w:rsidTr="004F6D47">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00095838">
+          <w:p w14:paraId="4E85CFDB" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00095838">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="009B6F82">
+          <w:p w14:paraId="7E83E06B" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="009B6F82">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="874319902"/>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="009B6F82">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="7AF6AF44" w14:textId="77777777" w:rsidTr="009B6F82">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="1416A416" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Competenze in ingresso lingue straniere</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="43A198F0" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(riferimento QCER)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="29750AD4" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="0A2D201D" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="0035BBC0" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I  lingua straniera</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="2870659B" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>II  lingua straniera</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="009B6F82">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="7D0237C1" w14:textId="77777777" w:rsidTr="009B6F82">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="64AEC8A0" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="205384F5" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Produzione orale  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="874319908"/>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="3F2074E2" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="5B30DFB0" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="009B6F82">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="23DB41B6" w14:textId="77777777" w:rsidTr="009B6F82">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="5921D8A1" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="02807986" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprensione orale  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="874319909"/>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="15C2C5C6" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="6C2A0A55" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="009B6F82">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="4899AB5C" w14:textId="77777777" w:rsidTr="009B6F82">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="2D74AD13" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="70207017" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Interazione orale  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="874319910"/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="2779196B" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="6BD0E979" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="009B6F82">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="5CA95B8B" w14:textId="77777777" w:rsidTr="009B6F82">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="4A4FD18C" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="7326BBA0" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprensione scritta  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="874319911"/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="2FF8EC2D" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="7B894858" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="009B6F82">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="56C4A887" w14:textId="77777777" w:rsidTr="009B6F82">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="6829BBD6" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="2417E081" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Produzione scritta  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="874319912"/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="430C6D96" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="4ED4DA39" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="009B6F82">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="4EF0DE29" w14:textId="77777777" w:rsidTr="009B6F82">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="51822B7E" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="09CB628F" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Correttezza grammaticale  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="874319913"/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="5A90BCFF" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="7DAF738D" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="009B6F82">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="52B10E78" w14:textId="77777777" w:rsidTr="009B6F82">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="0987A124" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
+          <w:p w14:paraId="333D982D" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FC6FEF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Note:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="874319914"/>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="5D03D5BB" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
+          <w:p w14:paraId="772B4989" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00C86966">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="08870631" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="6D84FB9D" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Competenze in ingresso: area logico / matematica</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="21B5B710" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00617CF0">
+          <w:p w14:paraId="533CB28F" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00617CF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="009B6F82" w:rsidP="009B6F82">
+          <w:p w14:paraId="5A9AF84E" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="009B6F82" w:rsidP="009B6F82">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Si</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="009B6F82">
+          <w:p w14:paraId="0634B8CF" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="009B6F82">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="009B6F82" w:rsidP="009B6F82">
+          <w:p w14:paraId="2FA282F7" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="009B6F82" w:rsidP="009B6F82">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6F82">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Con difficoltà</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="5036D1AB" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="3F052BB7" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00617CF0">
+          <w:p w14:paraId="446AE1DF" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00617CF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Seria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="53681269" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5A971D49" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="724B5CDF" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="6804742B" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="6216744C" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00617CF0">
+          <w:p w14:paraId="12786606" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00617CF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Classifica </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="2FEEA290" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="70DF327F" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3DA11737" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="13D68F40" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="0DE971A3" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FD171C">
+          <w:p w14:paraId="4FB92FCA" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FD171C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ordina in modo crescente/decrescente</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FD171C">
+          <w:p w14:paraId="0E6B2D5B" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00FD171C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">una serie di numeri entro il </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="516139260"/>
                 <w:text/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent/>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="40B7AEC9" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="61B92DBC" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="181C6189" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="125BCFB6" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="294252DB" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00617CF0">
+          <w:p w14:paraId="707175C5" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00617CF0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Opera con numeri naturali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4BBFFB14" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="1F10197E" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="47AEA77A" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="2889E681" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="673C2B2B" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00911905">
+          <w:p w14:paraId="0A50F75A" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00911905">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Conosce le tabelline </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5F2DEC4B" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="7FCEE6B6" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3F75E2C8" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="4CF1444A" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="4D5CA027" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00384773">
+          <w:p w14:paraId="7578E855" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00384773">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Conosce e usa le tecniche di calcolo </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3A7601DC" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5C322DDC" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0C164211" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="7B81CF5B" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="5ED5BAF9" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00DF6179">
+          <w:p w14:paraId="4872D878" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00DF6179">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3779"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Opera con numeri frazionari</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="78E750A7" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5D0E076F" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="7E401565" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="02A9E89D" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="3DFCC614" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00DF6179">
+          <w:p w14:paraId="2547B606" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00DF6179">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3779"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Opera con numeri decimali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4B1EC5F7" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="769D8100" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="136AC8E6" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="4729E8A6" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="4B4D8655" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00DF6179">
+          <w:p w14:paraId="782746AA" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00DF6179">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3779"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Opera con numeri percentuali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="15CEEC29" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3E4692DF" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="347D54C5" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="30F01BFF" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="2DCF1567" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00DF6179">
+          <w:p w14:paraId="7C74D5E0" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00DF6179">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Legge diagrammi e tabelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="293DDAD4" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4500B295" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="46CFE77A" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="324F3FD5" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="066ED5F7" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00617CF0">
+          <w:p w14:paraId="65130D6A" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00617CF0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Conosce figure geometriche piane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="26F68D8D" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5BA11F3B" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4F37FF70" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="270876B1" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="2550A78C" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00DF6179">
+          <w:p w14:paraId="22385F2F" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00DF6179">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Conosce figure geometriche solide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="67A83FD3" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3CA572DF" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="32349A19" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="5941AF96" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="0ABE3454" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00DF6179">
+          <w:p w14:paraId="3DEA2DB1" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00DF6179">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Applica le formule in modo consapevole    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5BE7BB76" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="640F87BD" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="42D750C0" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="001805DE" w:rsidRPr="00CB29CD" w14:paraId="4F5ADDFE" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
+          <w:p w14:paraId="47FA0587" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00384773">
+          <w:p w14:paraId="5DB2E56E" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="00CB29CD" w:rsidRDefault="001805DE" w:rsidP="00384773">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprende e utilizza algoritmi </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>eprocedure</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3318A18D" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="52FA69F9" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
+          <w:p w14:paraId="6BC067CC" w14:textId="77777777" w:rsidR="001805DE" w:rsidRPr="009B6F82" w:rsidRDefault="001805DE" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w14:paraId="049B4768" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00A94310">
+          <w:p w14:paraId="6C032DDD" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00384773">
+          <w:p w14:paraId="51037A42" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00384773">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Comprende le consegne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0D76234D" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0834F4FA" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
+          <w:p w14:paraId="72A6D08B" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w14:paraId="591ED155" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00A94310">
+          <w:p w14:paraId="540F0B44" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00384773">
+          <w:p w14:paraId="6030092A" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00384773">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Comprende il testo dei problemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
+          <w:p w14:paraId="2DDC8BD1" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
+          <w:p w14:paraId="00EC9890" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0FA5724E" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w14:paraId="07D55C89" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00A94310">
+          <w:p w14:paraId="0E519BA9" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00384773">
+          <w:p w14:paraId="6BCD623B" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00384773">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Individua relazioni tra oggetti matematici</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
+          <w:p w14:paraId="413E6858" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
+          <w:p w14:paraId="1235DC00" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3745B249" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidTr="00447B45">
+      <w:tr w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w14:paraId="3E3B741D" w14:textId="77777777" w:rsidTr="00447B45">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00A94310">
+          <w:p w14:paraId="1F4BA839" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00A94310">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00384773">
+          <w:p w14:paraId="34814BE1" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="00CB29CD" w:rsidRDefault="00C272A6" w:rsidP="00384773">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Utilizza forme tipiche di ragionamento matematico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5F48C0EA" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
+          <w:p w14:paraId="051DCA78" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="567" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
+          <w:p w14:paraId="62ED21ED" w14:textId="77777777" w:rsidR="00C272A6" w:rsidRPr="009B6F82" w:rsidRDefault="00C272A6" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="263"/>
                 <w:tab w:val="left" w:pos="4209"/>
                 <w:tab w:val="left" w:pos="4255"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="68" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C00133" w:rsidRPr="00CB29CD" w:rsidRDefault="00C00133">
+    <w:p w14:paraId="09E24F69" w14:textId="77777777" w:rsidR="00C00133" w:rsidRPr="00CB29CD" w:rsidRDefault="00C00133">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB29CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C00133" w:rsidRPr="00CB29CD" w:rsidRDefault="00C00133" w:rsidP="00C00133">
+    <w:p w14:paraId="4A0D1E93" w14:textId="77777777" w:rsidR="00C00133" w:rsidRPr="00CB29CD" w:rsidRDefault="00C00133" w:rsidP="00C00133">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="532"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9820" w:type="dxa"/>
         <w:tblInd w:w="533" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3974"/>
         <w:gridCol w:w="1027"/>
         <w:gridCol w:w="4393"/>
         <w:gridCol w:w="143"/>
         <w:gridCol w:w="283"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C00133" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00C00133" w:rsidRPr="00CB29CD" w14:paraId="566F35D5" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:val="447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9820" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="0025198C" w:rsidRDefault="00513DFC" w:rsidP="00301C6A">
+          <w:p w14:paraId="745AC66A" w14:textId="77777777" w:rsidR="0025198C" w:rsidRDefault="00513DFC" w:rsidP="00301C6A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F3F931B" wp14:editId="44FB75EF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6300470</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-1905</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="409575" cy="4841240"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="7" name="Text Box 12"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="409575" cy="4841240"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="bg1">
                                   <a:lumMod val="85000"/>
                                   <a:lumOff val="0"/>
                                 </a:schemeClr>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="005E2D7E" w:rsidRPr="002027B2" w:rsidRDefault="005E2D7E" w:rsidP="00C00133">
+                                <w:p w14:paraId="18AE9C55" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="002027B2" w:rsidRDefault="005E2D7E" w:rsidP="00C00133">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="002027B2">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>Sezione 2</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> DISAGIO E/O SVANTAGGIO</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="002027B2">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>: Osservazione specifica</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="vert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+                <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Text Box 12" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:496.1pt;margin-top:-.15pt;width:32.25pt;height:381.2pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdBG0cSQIAAI4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNFu2yAUfZ+0f0C8r3YiZ02sOlXXrtOk&#10;rpvU7gMwxjYacBmQ2P37XSDJ0u1t2guCCz733HPu9dX1rBXZC+clmIYuLkpKhOHQSTM09Pvz/bs1&#10;JT4w0zEFRjT0RXh6vX375mqytVjCCKoTjiCI8fVkGzqGYOui8HwUmvkLsMLgZQ9Os4BHNxSdYxOi&#10;a1Usy/J9MYHrrAMuvMfoXb6k24Tf94KHr33vRSCqocgtpNWltY1rsb1i9eCYHSU/0GD/wEIzaTDp&#10;CeqOBUZ2Tv4FpSV34KEPFxx0AX0vuUg1YDWL8o9qnkZmRaoFxfH2JJP/f7D8cf/NEdk19JISwzRa&#10;9CzmQD7ATBbLKM9kfY2vniy+CzPG0eZUqrcPwH94YuB2ZGYQN87BNArWIb1F/LI4+zTj+AjSTl+g&#10;wzxsFyABzb3TUTtUgyA62vRysiZy4Risys3qckUJx6tqXS2WVfKuYPXxa+t8+CRAk7hpqEPrEzrb&#10;P/gQ2bD6+CQm86Bkdy+VSofYbuJWObJn2CjtkCtUO41Uc2y9KstDu2AYmyqHjyxSw0aElOgVuDJk&#10;auhmtVxl2V4ldkN7SosJDjmQ6ysILQNOiZK6oevTI1ZHsT+aLvVwYFLlPX6szEH9KHiWPsztnHyu&#10;jqa20L2gHQ7yUOAQ4yaulEw4EA31P3fMCUrUZ4OWbhYVak5COlSryyUe3PlNe37DDB8B5wzB8vY2&#10;5KnbWSeHETNliQ3cYBv0MjkU+yWzOtDHpk96HgY0TtX5Ob36/RvZ/gIAAP//AwBQSwMEFAAGAAgA&#10;AAAhAAMXMvrfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFxQ6ySIlKZx&#10;KoTUKyoJl97ceJsE7HUUOz+8Pe6JHkczmvkm3y9GswkH11kSEK8jYEi1VR01Ar6qw+oVmPOSlNSW&#10;UMAvOtgX93e5zJSd6ROn0jcslJDLpIDW+z7j3NUtGunWtkcK3sUORvogh4arQc6h3GieRFHKjewo&#10;LLSyx/cW659yNAIOp6fh9H0cZ6fjdJn4sao+ykqIx4flbQfM4+L/w3DFD+hQBKazHUk5pgVst0kS&#10;ogJWz8CufvSSboCdBWzSJAZe5Pz2QvEHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnQRt&#10;HEkCAACOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Axcy+t8AAAAKAQAADwAAAAAAAAAAAAAAAACjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;" fillcolor="#d8d8d8 [2732]">
+                    <v:shape w14:anchorId="7F3F931B" id="Text Box 12" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:496.1pt;margin-top:-.15pt;width:32.25pt;height:381.2pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDW4/aONwIAAGgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3YCe02MOkWXrsOA&#10;rhvQ7QNkWbaFyaImKbHz96NkJ02227CLIJLyI/n46Nu7sVfkIKyToEu6XKSUCM2hlrot6Y/vj+/W&#10;lDjPdM0UaFHSo3D0bvv2ze1gCrGCDlQtLEEQ7YrBlLTz3hRJ4ngneuYWYITGYAO2Zx5N2ya1ZQOi&#10;9ypZpen7ZABbGwtcOIfehylItxG/aQT3X5vGCU9USbE2H08bzyqcyfaWFa1lppN8LoP9QxU9kxqT&#10;nqEemGdkb+VfUL3kFhw0fsGhT6BpJBexB+xmmf7RzUvHjIi9IDnOnGly/w+WPx9ezDdL/PgBRhxg&#10;bMKZJ+A/HdGw65huxb21MHSC1Zh4GShLBuOK+dNAtStcAKmGL1DjkNneQwQaG9sHVrBPgug4gOOZ&#10;dDF6wtGZpZv8JqeEYyhbZ8tVFqeSsOL0tbHOfxLQk3ApqcWhRnR2eHI+VMOK05OQzIGS9aNUKhpB&#10;SGKnLDkwlEDVTh2qfY+lTr51nqazENCNcpncpyqiFANCTHQFrjQZSrrJV/lE21Vi21bntJhgzoG1&#10;XkH00qP+lexLuj4/YkUg+6Ouozo9k2q648dKz+wHwifq/ViNRNbIXhhNGEYF9RHHYWGSO64nXsJJ&#10;yYBSL6n7tWdWUKI+axzpZpkh58RHI8tvVmjYy0h1GWGad4AbhGDTdeenfdobK9sOM00Ua7hHGTQy&#10;Tui1qrl8lHPkc169sC+Xdnz1+oPY/gYAAP//AwBQSwMEFAAGAAgAAAAhAAMXMvrfAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFxQ6ySIlKZxKoTUKyoJl97ceJsE7HUUOz+8&#10;Pe6JHkczmvkm3y9GswkH11kSEK8jYEi1VR01Ar6qw+oVmPOSlNSWUMAvOtgX93e5zJSd6ROn0jcs&#10;lJDLpIDW+z7j3NUtGunWtkcK3sUORvogh4arQc6h3GieRFHKjewoLLSyx/cW659yNAIOp6fh9H0c&#10;Z6fjdJn4sao+ykqIx4flbQfM4+L/w3DFD+hQBKazHUk5pgVst0kSogJWz8CufvSSboCdBWzSJAZe&#10;5Pz2QvEHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1uP2jjcCAABoBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAxcy+t8AAAAKAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="#d8d8d8 [2732]">
                       <v:textbox style="layout-flow:vertical">
                         <w:txbxContent>
-                          <w:p w:rsidR="005E2D7E" w:rsidRPr="002027B2" w:rsidRDefault="005E2D7E" w:rsidP="00C00133">
+                          <w:p w14:paraId="18AE9C55" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="002027B2" w:rsidRDefault="005E2D7E" w:rsidP="00C00133">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002027B2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Sezione 2</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve"> DISAGIO E/O SVANTAGGIO</w:t>
                             </w:r>
                             <w:r w:rsidRPr="002027B2">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>: Osservazione specifica</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="002027B2" w:rsidRPr="00EA23FC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ALUNNI CON DISAGIO E /O SVANTAGGIO SOCIO/ECONOMICO </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="007540CF" w:rsidRDefault="00301C6A" w:rsidP="007540CF">
+          <w:p w14:paraId="597AC89E" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="007540CF" w:rsidRDefault="00301C6A" w:rsidP="007540CF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="53" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007540CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -16111,1981 +15877,1980 @@
             <w:r w:rsidR="00814A74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> solo</w:t>
             </w:r>
             <w:r w:rsidRPr="007540CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> se rilevanti e reiterati) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w14:paraId="728572F8" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0370FD75" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non stabilisce buoni rapporti con i compagni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="004E41A5" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="20B81326" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="004E41A5" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="464" w:right="-567" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E41A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha materiale scolastico/didattico insufficiente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
+          <w:p w14:paraId="50C361A2" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w14:paraId="2583C3C8" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="04987C3F" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E’ poco accettato/ ricercato dai compagni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="000D7150" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="68E342F1" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="000D7150" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="464" w:right="-567" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D7150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha una scarsa igiene personale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
+          <w:p w14:paraId="718C1162" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w14:paraId="7D05C7D5" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4AFA87C7" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Viene escluso dai compagni dalle attività scolastiche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0837B902" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="464" w:right="283" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D7150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha un abbigl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>iamento inappropriato all’età o</w:t>
             </w:r>
             <w:r w:rsidRPr="000D7150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> alla stagione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
+          <w:p w14:paraId="5CC141CA" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w14:paraId="12D9E47A" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="670"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="61D03455" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Viene escluso dai compagni dalle attività di gioco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0B7487C2" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="464" w:right="-567" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D7150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Presenta segni fisici di maltrattamento </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="000D7150" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
+          <w:p w14:paraId="1088E004" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="000D7150" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="464" w:right="283" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D7150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(lesioni, ematomi, ...)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
+          <w:p w14:paraId="6E06B851" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w14:paraId="1B9D2F87" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="670"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4C1EE945" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tende ad autoescludersi dalle attività scolastiche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="004E41A5" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="58E7EACF" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="004E41A5" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="464" w:right="-567" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E41A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha materiale scolastico/didattico insufficiente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
+          <w:p w14:paraId="5427F2DF" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w14:paraId="5D6E96BC" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="670"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="783511B3" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D90395">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tende ad autoescludersi dalle attività di gioco/ricreative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="26F5010E" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:right="-142" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Manifesta fissità nelle produzioni (stesso disegno, stesso gioco,..)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
+          <w:p w14:paraId="203647D6" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w14:paraId="0747C599" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="670"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="76999AC3" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha reazioni violente con i compagni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="7DD31D54" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:right="-142" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lamenta malesseri fisici frequenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
+          <w:p w14:paraId="27190E56" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w14:paraId="3C235E83" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="670"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="67743594" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha comportamenti aggressivi nei confronti dei compagni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="7038550A" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:right="-142" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attribuisce i propri successi/insuccessi a cause esterne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w14:paraId="3D7262F8" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="670"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="33EDA76D" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha comportamenti vessatori nei confronti dei compagni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="00301C6A" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3F3CC049" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="00301C6A" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:right="-142" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dimostra scarsa autonomia personale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
+          <w:p w14:paraId="18A9997F" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w14:paraId="3B256747" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="670"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="684BA905" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tradisce regole condivise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="39A0185B" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:right="-142" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha propensione a biasimare se stesso o colpevolizzarsi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
+          <w:p w14:paraId="4DD33858" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00301C6A" w:rsidRPr="00CB29CD" w14:paraId="74B1BB71" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="24F7EA6F" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="0009038D" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Si isola dagli altri per lunghi periodi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
+          <w:p w14:paraId="55E95D6B" w14:textId="77777777" w:rsidR="00301C6A" w:rsidRPr="002027B2" w:rsidRDefault="00301C6A" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:right="-142" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ha difficoltà di organizzazione </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>pazio/temporale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w14:paraId="332863C6" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="6170DBA1" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha difficoltà di autoregolazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="41A699D0" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:right="-142" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha difficoltà di coordinazione grosso/motoria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="2F6790BD" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w14:paraId="7323D36D" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="2F8876DA" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha difficoltà di relazione con i docenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="21444D75" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:right="-142" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha difficoltà di coordinazione fine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="545C4730" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w14:paraId="244CD7A5" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4072F861" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha difficoltà di relazione con gli adulti in generale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="15AF7DC7" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:right="-142" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non comunica sentimenti, emozioni, desideri, bisogni</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="0878FB49" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w14:paraId="0E4552C3" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="674"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="32F98A4B" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mostra la tendenza a mentire e/o ingannare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4536" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="2A3B1F50" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:right="-142" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Apatia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="392CFF27" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w14:paraId="36894643" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="1484C348" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dimostra opposizione </w:t>
             </w:r>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ai richiami</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="44445CB9" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:right="-142" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altro:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="0DA60E8F" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w14:paraId="720580E0" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4B5948AA" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mutismo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00E876A1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4570CF" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00E876A1">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:right="-142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w14:paraId="53328503" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="582DFCBF" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Introversione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="004E41A5" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="77461076" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="004E41A5" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:right="-142" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="55F28058" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w14:paraId="685C97AA" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5425A426" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Distrugge oggetti e/o compie atti di vandalismo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="43171A66" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w14:paraId="2315A394" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="43334214" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D7150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Si appropria di oggetti non suoi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="207AD3A2" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w14:paraId="36D06853" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="10312150" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D7150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ha scarsa cura </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18094,817 +17859,810 @@
               </w:rPr>
               <w:t>dei propri</w:t>
             </w:r>
             <w:r w:rsidRPr="000D7150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> oggetti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="47D7A48C" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w14:paraId="59168E15" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="743F0D58" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="0009038D" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ha comportamenti sessualizzanti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="31EFD6F7" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w14:paraId="7CD5F0F3" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5001" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="000D7150" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="515598FD" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="000D7150" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="556"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="464" w:right="-567" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009038D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Compie gesti di autolesionismo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="00632DA2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="5BDB0830" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="00632DA2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="556"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="283" w:right="-567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w14:paraId="750DD21D" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3974" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="000D7150" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3689A07A" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="000D7150" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00301C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Manifesta difficoltà a stare fermo nel proprio banco</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="58DE2815" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="181"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="00632DA2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="5DB49D92" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="00632DA2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="283" w:right="-567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w14:paraId="2A609880" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3974" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="000D7150" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="2E4287D7" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="000D7150" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="464" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D7150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Ha una frequenza </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">scolastica </w:t>
             </w:r>
             <w:r w:rsidRPr="000D7150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>irregolare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="49620CC2" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="181"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="00632DA2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="51905D85" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="00632DA2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="283" w:right="-567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w:rsidTr="00301C6A">
+      <w:tr w:rsidR="00E876A1" w:rsidRPr="00CB29CD" w14:paraId="16245A85" w14:textId="77777777" w:rsidTr="00301C6A">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3974" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="000D7150" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
+          <w:p w14:paraId="56C73087" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="000D7150" w:rsidRDefault="00E876A1" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="464" w:right="-567" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D7150">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non è collaborativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="329D9691" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="002027B2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="181"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E876A1" w:rsidRPr="00632DA2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
+          <w:p w14:paraId="62A60540" w14:textId="77777777" w:rsidR="00E876A1" w:rsidRPr="00632DA2" w:rsidRDefault="00E876A1" w:rsidP="00301C6A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="567"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="283" w:right="-567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C00133" w:rsidRPr="00CB29CD" w:rsidRDefault="00C00133">
+    <w:p w14:paraId="0BB153DF" w14:textId="77777777" w:rsidR="00C00133" w:rsidRPr="00CB29CD" w:rsidRDefault="00C00133">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB29CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9682" w:type="dxa"/>
         <w:tblInd w:w="529" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8444"/>
         <w:gridCol w:w="599"/>
         <w:gridCol w:w="639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007B3456" w:rsidRPr="00CB29CD" w:rsidTr="00762AE5">
+      <w:tr w:rsidR="007B3456" w:rsidRPr="00CB29CD" w14:paraId="31B7C6C5" w14:textId="77777777" w:rsidTr="00762AE5">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9682" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002027B2" w:rsidRPr="002027B2" w:rsidRDefault="00513DFC" w:rsidP="002027B2">
+          <w:p w14:paraId="2CEB444A" w14:textId="77777777" w:rsidR="002027B2" w:rsidRPr="002027B2" w:rsidRDefault="00513DFC" w:rsidP="002027B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DE826DD" wp14:editId="4E27F2B5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6219825</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>13335</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="431800" cy="3592830"/>
                       <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="5" name="Text Box 11"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="431800" cy="3592830"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="bg1">
                                   <a:lumMod val="85000"/>
                                   <a:lumOff val="0"/>
                                 </a:schemeClr>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="005E2D7E" w:rsidRPr="00771921" w:rsidRDefault="005E2D7E" w:rsidP="007B3456">
+                                <w:p w14:paraId="6C9ACE6C" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00771921" w:rsidRDefault="005E2D7E" w:rsidP="007B3456">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00771921">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>Sezione 3: PIANO DI INTERVENTO_parte generale</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="007B3456">
+                                <w:p w14:paraId="09EDE6DF" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="007B3456">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     </w:rPr>
                                     <w:t>Piano</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="005E2D7E" w:rsidRPr="00074987" w:rsidRDefault="005E2D7E" w:rsidP="007B3456">
+                                <w:p w14:paraId="06BEA034" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00074987" w:rsidRDefault="005E2D7E" w:rsidP="007B3456">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     </w:rPr>
                                     <w:t>554</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00074987">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">: </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="vert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+                <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Text Box 11" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:489.75pt;margin-top:1.05pt;width:34pt;height:282.9pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXbKtlSgIAAI4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjpJky0x6hRduw4D&#10;ugvQ7gNkWbaFSaImKbHz96MkJ0u2t2EvgkTSh4eHpG9uR63IXjgvwVR0fjWjRBgOjTRdRb+/PL5Z&#10;U+IDMw1TYERFD8LT2+3rVzeDLcUCelCNcARBjC8HW9E+BFsWhee90MxfgRUGnS04zQI+XVc0jg2I&#10;rlWxmM3eFgO4xjrgwnu0PmQn3Sb8thU8fG1bLwJRFUVuIZ0unXU8i+0NKzvHbC/5RIP9AwvNpMGk&#10;J6gHFhjZOfkXlJbcgYc2XHHQBbSt5CLVgNXMZ39U89wzK1ItKI63J5n8/4PlX/bfHJFNRVeUGKax&#10;RS9iDOQ9jGQ+j/IM1pcY9WwxLoxoxzanUr19Av7DEwP3PTOduHMOhl6wBumlL4uzTzOOjyD18Bka&#10;zMN2ARLQ2DodtUM1CKJjmw6n1kQuHI3L6/l6hh6OruvVZrG+Tr0rWHn82jofPgrQJF4q6rD1CZ3t&#10;n3zAOjD0GBKTeVCyeZRKpUccN3GvHNkzHJS6yxWqnUaq2bZezTB/Ghc041Bl85FFGtiIkBJdgCtD&#10;hopuVotVlu0isevqU1pMMOVArhcQWgbcEiV1RVGFKYiVUewPpkmkApMq3/FjZZBGVD8KnqUPYz1O&#10;fZ6aWkNzwHY4yEuBS4yXeFIy4EJU1P/cMScoUZ8MtnQzXy7jBqXHcvVugQ937qnPPczwHnDPECxf&#10;70Peup11susxU5bYwB2OQStThyLjzGqij0Of9JwWNG7V+TtF/f6NbH8BAAD//wMAUEsDBBQABgAI&#10;AAAAIQB1IT833wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4IOqkogkJ&#10;2VQIqVdUEi69ufGSBPyIYufBv8c90ePsjGa+LfarVmym0fXWIMSbCBiZxsretAif9eHxGZjzwkih&#10;rCGEX3KwL29vCpFLu5gPmivfslBiXC4QOu+HnHPXdKSF29iBTPC+7KiFD3JsuRzFEsq14tsoSrgW&#10;vQkLnRjoraPmp5o0wuH0MJ6+j9PiVJysMz/W9XtVI97fra8vwDyt/j8MF/yADmVgOtvJSMcUQpZm&#10;uxBF2MbALn70lIbDGWGXpBnwsuDXL5R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFds&#10;q2VKAgAAjgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHUhPzffAAAACgEAAA8AAAAAAAAAAAAAAAAApAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACwBQAAAAA=&#10;" fillcolor="#d8d8d8 [2732]">
+                    <v:shape w14:anchorId="7DE826DD" id="Text Box 11" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:489.75pt;margin-top:1.05pt;width:34pt;height:282.9pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVXOdJOAIAAGgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SXQBs1XS1dFiEt&#10;F2nhAxzHSSwcj7HdJv17xk7abeEN8WJ5ZpxzZs7MZHs3dIochXUSdEHns5QSoTlUUjcF/fH98c2a&#10;EueZrpgCLQp6Eo7e7V6/2vYmFwtoQVXCEgTRLu9NQVvvTZ4kjreiY24GRmgM1mA75tG0TVJZ1iN6&#10;p5JFmr5NerCVscCFc+h9GIN0F/HrWnD/ta6d8EQVFHPz8bTxLMOZ7LYsbywzreRTGuwfsuiY1Eh6&#10;gXpgnpGDlX9BdZJbcFD7GYcugbqWXMQasJp5+kc1zy0zItaC4jhzkcn9P1j+5fhsvlnih/cwYANj&#10;Ec48Af/piIZ9y3Qj7q2FvhWsQuJ5kCzpjcunT4PULncBpOw/Q4VNZgcPEWiobRdUwToJomMDThfR&#10;xeAJR+dqOV+nGOEYWmabxXoZu5Kw/Py1sc5/FNCRcCmoxaZGdHZ8cj5kw/Lzk0DmQMnqUSoVjTBI&#10;Yq8sOTIcgbIZK1SHDlMdfessRf44COjGcRnd5yziKAaESHQDrjTpC7rJFtko2w2xbcoLLRJMHJjr&#10;DUQnPc6/kl1BUYXpEcuD2B90FZPyTKrxjh8rPakfBB+l90M5EFkVNAtFhGaUUJ2wHRbGccf1xEs4&#10;Kelx1Avqfh2YFZSoTxpbupmvVmE3orHK3i3QsNeR8jrCNG8BNwjBxuvej/t0MFY2LTKNEmu4xzGo&#10;ZezQS1ZT+jjOUc9p9cK+XNvx1csPYvcbAAD//wMAUEsDBBQABgAIAAAAIQB1IT833wAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4IOqkogkJ2VQIqVdUEi69ufGSBPyIYufB&#10;v8c90ePsjGa+LfarVmym0fXWIMSbCBiZxsretAif9eHxGZjzwkihrCGEX3KwL29vCpFLu5gPmivf&#10;slBiXC4QOu+HnHPXdKSF29iBTPC+7KiFD3JsuRzFEsq14tsoSrgWvQkLnRjoraPmp5o0wuH0MJ6+&#10;j9PiVJysMz/W9XtVI97fra8vwDyt/j8MF/yADmVgOtvJSMcUQpZmuxBF2MbALn70lIbDGWGXpBnw&#10;suDXL5R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANVc50k4AgAAaAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHUhPzffAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="#d8d8d8 [2732]">
                       <v:textbox style="layout-flow:vertical">
                         <w:txbxContent>
-                          <w:p w:rsidR="005E2D7E" w:rsidRPr="00771921" w:rsidRDefault="005E2D7E" w:rsidP="007B3456">
+                          <w:p w14:paraId="6C9ACE6C" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00771921" w:rsidRDefault="005E2D7E" w:rsidP="007B3456">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00771921">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Sezione 3: PIANO DI </w:t>
-[...6 lines deleted...]
-                              <w:t>INTERVENTO_parte generale</w:t>
+                              <w:t>Sezione 3: PIANO DI INTERVENTO_parte generale</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="007B3456">
+                          <w:p w14:paraId="09EDE6DF" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="007B3456">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>Piano</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="005E2D7E" w:rsidRPr="00074987" w:rsidRDefault="005E2D7E" w:rsidP="007B3456">
+                          <w:p w14:paraId="06BEA034" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00074987" w:rsidRDefault="005E2D7E" w:rsidP="007B3456">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>554</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00074987">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B3456" w:rsidRPr="002027B2" w:rsidRDefault="002027B2" w:rsidP="002027B2">
+          <w:p w14:paraId="58A7A026" w14:textId="77777777" w:rsidR="007B3456" w:rsidRPr="002027B2" w:rsidRDefault="002027B2" w:rsidP="002027B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002027B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PIANO DI INTERVENTO DIDATTICO METODOLOGIC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002027B2" w:rsidRPr="00CB29CD" w:rsidTr="0001565D">
+      <w:tr w:rsidR="002027B2" w:rsidRPr="00CB29CD" w14:paraId="3BEA3EDA" w14:textId="77777777" w:rsidTr="0001565D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9682" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002027B2" w:rsidRPr="00F724A3" w:rsidRDefault="002027B2" w:rsidP="00F61A1D">
+          <w:p w14:paraId="72513BCB" w14:textId="77777777" w:rsidR="002027B2" w:rsidRPr="00F724A3" w:rsidRDefault="002027B2" w:rsidP="00F61A1D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F724A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t>In questa sezione il team docenti/consiglio di classe indicherà le strategie, le metodologi</w:t>
             </w:r>
             <w:r w:rsidR="00082E14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
               </w:rPr>
@@ -18930,51 +18688,51 @@
             <w:r w:rsidRPr="00F724A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> a tutte le </w:t>
             </w:r>
             <w:r w:rsidR="00082E14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t>aree/</w:t>
             </w:r>
             <w:r w:rsidRPr="00F724A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t>discipline.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002027B2" w:rsidRDefault="002027B2" w:rsidP="00082E14">
+          <w:p w14:paraId="316FDED9" w14:textId="77777777" w:rsidR="002027B2" w:rsidRDefault="002027B2" w:rsidP="00082E14">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0001565D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t>Per le indicazio</w:t>
             </w:r>
             <w:r w:rsidR="00082E14" w:rsidRPr="0001565D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
@@ -18995,341 +18753,340 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> area/</w:t>
             </w:r>
             <w:r w:rsidRPr="0001565D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t>disciplina</w:t>
             </w:r>
             <w:r w:rsidRPr="00082E14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0001565D" w:rsidRPr="00082E14" w:rsidRDefault="0001565D" w:rsidP="00082E14">
+          <w:p w14:paraId="2BC4E74D" w14:textId="77777777" w:rsidR="0001565D" w:rsidRPr="00082E14" w:rsidRDefault="0001565D" w:rsidP="00082E14">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00F61A1D">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="0E8124FE" w14:textId="77777777" w:rsidTr="00F61A1D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="357"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="009F360B" w:rsidP="009F360B">
+          <w:p w14:paraId="247A0EC8" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="009F360B" w:rsidP="009F360B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>STRATEGIE E STRUMENTI COMUNI</w:t>
             </w:r>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00771921">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">A TUTTE LE DISCIPLINE /AREE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1238" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRDefault="00762AE5" w:rsidP="00762AE5">
+          <w:p w14:paraId="7995E379" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRDefault="00762AE5" w:rsidP="00762AE5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adottati per</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00762AE5" w:rsidP="00762AE5">
+          <w:p w14:paraId="06448A7A" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00762AE5" w:rsidP="00762AE5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00E876A1">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="268B79AC" w14:textId="77777777" w:rsidTr="00E876A1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00771921" w:rsidRDefault="00762AE5" w:rsidP="00771921">
+          <w:p w14:paraId="0B74E05F" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00771921" w:rsidRDefault="00762AE5" w:rsidP="00771921">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00762AE5" w:rsidRDefault="00762AE5" w:rsidP="00735670">
+          <w:p w14:paraId="1DD0438D" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00762AE5" w:rsidRDefault="00762AE5" w:rsidP="00735670">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00762AE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>’alunno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00762AE5" w:rsidRDefault="00762AE5" w:rsidP="00735670">
+          <w:p w14:paraId="59BC440D" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00762AE5" w:rsidRDefault="00762AE5" w:rsidP="00735670">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00762AE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>a classe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidTr="00E876A1">
+      <w:tr w:rsidR="009955E7" w:rsidRPr="00950347" w14:paraId="3124CE50" w14:textId="77777777" w:rsidTr="00E876A1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="009955E7" w:rsidRPr="00E876A1" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC771E2" w14:textId="77777777" w:rsidR="009955E7" w:rsidRPr="00E876A1" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E876A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Recupero fonologico e </w:t>
@@ -19341,397 +19098,388 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>metafonologico</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E876A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  (scuola primaria)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3168BFFF" w14:textId="77777777" w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9A6BC3" w14:textId="77777777" w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidTr="00E876A1">
+      <w:tr w:rsidR="009955E7" w:rsidRPr="00950347" w14:paraId="40F06975" w14:textId="77777777" w:rsidTr="00E876A1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0BAEEC" w14:textId="77777777" w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950347">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Costruzione di mappe/schemi riepilogativi con i nuclei fondanti dell’argomento trattato</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1742881A" w14:textId="77777777" w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6C045E" w14:textId="77777777" w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidTr="00E876A1">
+      <w:tr w:rsidR="009955E7" w:rsidRPr="00950347" w14:paraId="76CE252F" w14:textId="77777777" w:rsidTr="00E876A1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="620A8924" w14:textId="77777777" w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950347">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sintesi della spiegazione effettuata al termine della lezione da parte del docente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="493C0989" w14:textId="77777777" w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F46B659" w14:textId="77777777" w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidTr="003304F2">
+      <w:tr w:rsidR="009955E7" w:rsidRPr="00950347" w14:paraId="60500FD1" w14:textId="77777777" w:rsidTr="003304F2">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D756665" w14:textId="77777777" w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950347">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fornitura di materiale didattico digitalizzato su supporto fisico e</w:t>
@@ -19741,542 +19489,537 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/o</w:t>
             </w:r>
             <w:r w:rsidRPr="00950347">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> via mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE6274D" w14:textId="77777777" w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="477EA36B" w14:textId="77777777" w:rsidR="009955E7" w:rsidRPr="00950347" w:rsidRDefault="009955E7" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00E876A1">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="32E55986" w14:textId="77777777" w:rsidTr="00E876A1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="595"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7BBDDB" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ncentivare, qualora sia realizzabile, il tutoraggio tra pari, la didattica di piccolo gruppo e l’apprendimento collaborativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="782F8134" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="517C9177" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00762AE5">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="4F831CD9" w14:textId="77777777" w:rsidTr="00762AE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
+          <w:p w14:paraId="23A8349C" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">romuovere corsi di recupero in orario extracurricolare nelle discipline: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+          <w:p w14:paraId="06F710BA" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4F49710F" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00762AE5">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="69E7367D" w14:textId="77777777" w:rsidTr="00762AE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
+          <w:p w14:paraId="73F686D9" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>romuovere progetti a classi aperte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+          <w:p w14:paraId="53A020C0" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+          <w:p w14:paraId="41155192" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00762AE5">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="283B7158" w14:textId="77777777" w:rsidTr="00762AE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
+          <w:p w14:paraId="66223B31" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
@@ -20296,835 +20039,801 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">in iniziative </w:t>
             </w:r>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>scolastiche / progetti d'Istituto:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4A45A237" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+          <w:p w14:paraId="6C6CE288" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00762AE5">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="43A55BE9" w14:textId="77777777" w:rsidTr="00762AE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="636"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B781337" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>alorizzare linguaggi comunicativi iconografici e parlati, utilizzando mediatori didattici quali immagini, disegni, LIM, PC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1885DB15" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62326DA6" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00762AE5">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="55638114" w14:textId="77777777" w:rsidTr="00762AE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C3D4FC" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>romuovere l’utilizzo di schemi e mappe concettuali in lezioni interattive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28CE8B22" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16BC6B0D" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00762AE5">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="7C7D4D09" w14:textId="77777777" w:rsidTr="00762AE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655BAE4F" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">nsegnare l’uso di dispositivi </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> per lo studio (titolo, paragrafi, immagini) </w:t>
+              <w:t xml:space="preserve">nsegnare l’uso di dispositivi extratestuali per lo studio (titolo, paragrafi, immagini) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="093B08EF" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38D27272" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00762AE5">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="48137C61" w14:textId="77777777" w:rsidTr="00762AE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E01595D" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>romuovere collegamenti tra le conoscenze acquisite e tra le diverse discipline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CE31CE" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="355990C4" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00762AE5">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="231C7053" w14:textId="77777777" w:rsidTr="00762AE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E977287" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rivilegiare l’apprendimento dall’esperienza e la didattica laboratoriale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03115DFE" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4F8E8C" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00762AE5">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="16F8B6C3" w14:textId="77777777" w:rsidTr="00762AE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="150DD401" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
@@ -21142,413 +20851,404 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tocontrollo e l’autovalutazione d</w:t>
             </w:r>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ei propri processi di apprendimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8AF883" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="446CA4BD" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00762AE5">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="692F993A" w14:textId="77777777" w:rsidTr="00762AE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8810FC" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rivilegiare colloqui discorsivi e non solo nozionistici e mnemonici</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25006B97" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2C43BE" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00762AE5">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="503B2335" w14:textId="77777777" w:rsidTr="00762AE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="621631AA" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">rivilegiare la scrittura in stampato maiuscolo alla lavagna </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="087C40AB" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21C9A7E8" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00762AE5">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="7C9CC94B" w14:textId="77777777" w:rsidTr="00762AE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="650"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C27D60" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>P</w:t>
@@ -21571,179 +21271,159 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F724A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>es.</w:t>
             </w:r>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Verdana</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> e </w:t>
-[...17 lines deleted...]
-              <w:t>, di dimensioni 14 con interlinea 1,5 non giustificati</w:t>
+              <w:t xml:space="preserve"> e Arial, di dimensioni 14 con interlinea 1,5 non giustificati</w:t>
             </w:r>
             <w:r w:rsidR="00F724A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B508C8A" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2C5A9A" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00762AE5">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="5FC16D50" w14:textId="77777777" w:rsidTr="00762AE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
+          <w:p w14:paraId="25E32C1F" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>U</w:t>
@@ -21765,849 +21445,843 @@
               </w:rPr>
               <w:t>testifacilitati</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nelle discipline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+          <w:p w14:paraId="17206E11" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+          <w:p w14:paraId="522B3C9E" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w:rsidTr="00762AE5">
+      <w:tr w:rsidR="00762AE5" w:rsidRPr="00CB29CD" w14:paraId="566B92E8" w14:textId="77777777" w:rsidTr="00762AE5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8B6FD4" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00F57306" w:rsidRDefault="00712D3E" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00762AE5" w:rsidRPr="00F57306">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ssegnare i compiti per casa in tempo utile  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="724DE2B7" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30FF8A5B" w14:textId="77777777" w:rsidR="00762AE5" w:rsidRPr="00735670" w:rsidRDefault="00762AE5" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B67D8B" w:rsidRPr="00CB29CD" w:rsidTr="002A6AF1">
+      <w:tr w:rsidR="00B67D8B" w:rsidRPr="00CB29CD" w14:paraId="365BD74E" w14:textId="77777777" w:rsidTr="002A6AF1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8444" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B67D8B" w:rsidRPr="00F57306" w:rsidRDefault="00B67D8B" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EFC3EA" w14:textId="77777777" w:rsidR="00B67D8B" w:rsidRPr="00F57306" w:rsidRDefault="00B67D8B" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="469" w:right="179" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>altro:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="599" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B67D8B" w:rsidRPr="00735670" w:rsidRDefault="00B67D8B" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="443BEEF4" w14:textId="77777777" w:rsidR="00B67D8B" w:rsidRPr="00735670" w:rsidRDefault="00B67D8B" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="48" w:right="47" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B67D8B" w:rsidRPr="00735670" w:rsidRDefault="00B67D8B" w:rsidP="00BE3F71">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4AE5B9" w14:textId="77777777" w:rsidR="00B67D8B" w:rsidRPr="00735670" w:rsidRDefault="00B67D8B" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="294"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000B4666" w:rsidRPr="00950347" w:rsidRDefault="000B4666" w:rsidP="00CC4C98">
+    <w:p w14:paraId="7C5F90CB" w14:textId="77777777" w:rsidR="000B4666" w:rsidRPr="00950347" w:rsidRDefault="000B4666" w:rsidP="00CC4C98">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="532"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C00133" w:rsidRPr="00CB29CD" w:rsidRDefault="00C00133" w:rsidP="00A56C2D">
+    <w:p w14:paraId="7942A431" w14:textId="77777777" w:rsidR="00C00133" w:rsidRPr="00CB29CD" w:rsidRDefault="00C00133" w:rsidP="00A56C2D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1471"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C00133" w:rsidRPr="00CB29CD" w:rsidRDefault="00C00133">
+    <w:p w14:paraId="0CA1F419" w14:textId="77777777" w:rsidR="00C00133" w:rsidRPr="00CB29CD" w:rsidRDefault="00C00133">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB29CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F1024" w:rsidRPr="00CB29CD" w:rsidRDefault="000F1024" w:rsidP="00A56C2D">
+    <w:p w14:paraId="3C1E2625" w14:textId="77777777" w:rsidR="000F1024" w:rsidRPr="00CB29CD" w:rsidRDefault="000F1024" w:rsidP="00A56C2D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1471"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00396AE1" w:rsidRPr="00CB29CD" w:rsidRDefault="00396AE1" w:rsidP="00A56C2D">
+    <w:p w14:paraId="6BAA22B8" w14:textId="77777777" w:rsidR="00396AE1" w:rsidRPr="00CB29CD" w:rsidRDefault="00396AE1" w:rsidP="00A56C2D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1471"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9824" w:type="dxa"/>
         <w:tblInd w:w="528" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1743"/>
         <w:gridCol w:w="7231"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF1E70" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00DF1E70" w:rsidRPr="00CB29CD" w14:paraId="7E418EA4" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9824" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF1E70" w:rsidRPr="00CB29CD" w:rsidRDefault="005D2D9C" w:rsidP="00C120A5">
+          <w:p w14:paraId="7902DF68" w14:textId="77777777" w:rsidR="00DF1E70" w:rsidRPr="00CB29CD" w:rsidRDefault="005D2D9C" w:rsidP="00C120A5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidR="00C120A5" w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>erifica e valutazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="1BD4264E" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B191A">
+          <w:p w14:paraId="340A1F24" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B191A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Modalità di svolgimento prove di verifica scritte e orali</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="035981C5" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Programmare verifiche scritte e orali </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="0D4B3DD2" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="471"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
+          <w:p w14:paraId="34CE399B" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="6684BCC8" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Informare sugli argomenti </w:t>
             </w:r>
             <w:r w:rsidR="00A84753">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">principali </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>oggetto di verifica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="41C000D6" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
+          <w:p w14:paraId="1A8F49C1" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="060D27E4" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Redigere testi di verifica secondo criteri di alta leggibilità</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="04CCF337" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
+          <w:p w14:paraId="7DECF59E" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="005D2D9C" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0697B37A" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="005D2D9C" w:rsidP="00BE3F71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C45BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Leggere e spiegare la consegna</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0000769B" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="0000769B" w:rsidRPr="00CB29CD" w14:paraId="04A4AE7F" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0000769B" w:rsidRPr="00CB29CD" w:rsidRDefault="0000769B" w:rsidP="009B24B1">
+          <w:p w14:paraId="459B38AE" w14:textId="77777777" w:rsidR="0000769B" w:rsidRPr="00CB29CD" w:rsidRDefault="0000769B" w:rsidP="009B24B1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0000769B" w:rsidRPr="005C45BA" w:rsidRDefault="0000769B" w:rsidP="005C45BA">
+          <w:p w14:paraId="6EDA51C9" w14:textId="77777777" w:rsidR="0000769B" w:rsidRPr="005C45BA" w:rsidRDefault="0000769B" w:rsidP="005C45BA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="right" w:pos="244"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="172"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non effettuare</w:t>
             </w:r>
             <w:r>
@@ -22617,315 +22291,315 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> più</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> prove di verifica nello stesso giorno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0000769B" w:rsidRPr="005C45BA" w:rsidRDefault="0000769B" w:rsidP="0000769B">
+          <w:p w14:paraId="48807F69" w14:textId="77777777" w:rsidR="0000769B" w:rsidRPr="005C45BA" w:rsidRDefault="0000769B" w:rsidP="0000769B">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="244"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="4EC6F0C6" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
+          <w:p w14:paraId="3CC6FF53" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="393DEE0B" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Predisporre schemi di sviluppo della consegna con domande guida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="17E1DC23" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="244"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="56860F36" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="702"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
+          <w:p w14:paraId="410FAF66" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="11C8C33C" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Prevedere verifiche orali a compensazione di quelle scritte (soprattutto per la lingua straniera) ove necessario</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00F57306" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5DF68CD7" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00F57306" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="244"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="0CA056FA" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
+          <w:p w14:paraId="7002752A" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="2955B156" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Consentire l’uso di strumenti compensativi della memoria (schemi, mappe, glossari </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
@@ -22935,1968 +22609,1961 @@
               </w:rPr>
               <w:t>ecc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00F57306" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="57810B6E" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00F57306" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="69B62A80" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
+          <w:p w14:paraId="7E356A64" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="623F79A9" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Consentire l’uso del computer con tutti i programmi utilizzati regolarmente </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00F57306" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="382B21A3" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00F57306" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="48049F4D" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
+          <w:p w14:paraId="0C896ADD" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0ED54527" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consentire l’uso della calcolatrice, di tavole pitagoriche, formulari, tabelle e mappe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00F57306" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="26CAAABB" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00F57306" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="55D88165" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
+          <w:p w14:paraId="74601EDE" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="268D18F2" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ridurre quantitativamente la consegna o adattarla senza modificarne gli</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0E02BDC8" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>obiettivi formativi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="1A37482C" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="571E6689" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
+          <w:p w14:paraId="6DE8EF7B" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="1C384230" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consentire tempi più lunghi per lo svolgimento della prova</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="354FF2B2" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="76822AEF" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="801"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
+          <w:p w14:paraId="445087BC" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="60741BB3" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Predisporre verifiche scritte privilegiando domande a risposta multipla (con possibilità di completamento e/o arricchimento con una  discussione orale)  e riducendo al minimo le domande a risposta aperta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00F57306" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="61578B26" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00F57306" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="68FB4433" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
+          <w:p w14:paraId="7AB615DF" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="009B24B1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="36720060" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE3F71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altro:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4E854029" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00BE3F71" w:rsidRDefault="00BE3F71" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00961D65" w:rsidRPr="00CB29CD" w14:paraId="250D941F" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="592"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="001D5883">
+          <w:p w14:paraId="0A745A88" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="001D5883">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Indicazioni per la correzione delle verifiche scritte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00961D65" w:rsidRDefault="00961D65" w:rsidP="00961D65">
+          <w:p w14:paraId="2CC1CC81" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00961D65" w:rsidRDefault="00961D65" w:rsidP="00961D65">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961D65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non sottolineare gli errori ortografici / di spelling ma considerare  il contenuto nella valutazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00961D65">
+          <w:p w14:paraId="21CF3413" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00961D65">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00961D65" w:rsidRPr="00CB29CD" w14:paraId="76D55FE6" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00C120A5">
+          <w:p w14:paraId="14F82D3A" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00C120A5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00626802">
+          <w:p w14:paraId="0FEBB3E2" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00626802">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961D65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Non considerare l’ordine formale delle verifiche scritte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00961D65">
+          <w:p w14:paraId="6060A636" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00961D65">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00961D65" w:rsidRPr="00CB29CD" w14:paraId="366AC0C1" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00C120A5">
+          <w:p w14:paraId="72CCE52D" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00C120A5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00961D65" w:rsidRDefault="00961D65" w:rsidP="00961D65">
+          <w:p w14:paraId="3980DB78" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00961D65" w:rsidRDefault="00961D65" w:rsidP="00961D65">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961D65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Non penalizzare l’utilizzo di qualsiasi strumento </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00961D65" w:rsidRDefault="00961D65" w:rsidP="00961D65">
+          <w:p w14:paraId="1F7068A2" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00961D65" w:rsidRDefault="00961D65" w:rsidP="00961D65">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00961D65" w:rsidRPr="00CB29CD" w14:paraId="4AFB169A" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="532"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00C120A5">
+          <w:p w14:paraId="387184E7" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00C120A5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00961D65" w:rsidRDefault="00961D65" w:rsidP="00961D65">
+          <w:p w14:paraId="7604751F" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00961D65" w:rsidRDefault="00961D65" w:rsidP="00961D65">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961D65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valorizzare il contenuto nell’esposizione orale, tenendo conto di eventuali difficoltà espositive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00141F50" w:rsidRDefault="00961D65" w:rsidP="00961D65">
+          <w:p w14:paraId="240E12FC" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00141F50" w:rsidRDefault="00961D65" w:rsidP="00961D65">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00961D65" w:rsidRPr="00CB29CD" w14:paraId="7D5BD8DD" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00C120A5">
+          <w:p w14:paraId="1D9EEF9C" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00C120A5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00961D65" w:rsidRDefault="00961D65" w:rsidP="00961D65">
+          <w:p w14:paraId="755AE918" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00961D65" w:rsidRDefault="00961D65" w:rsidP="00961D65">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961D65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Privilegiare la valutazione dei procedimenti e non i calcoli nella risoluzione dei problemi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00141F50" w:rsidRDefault="00961D65" w:rsidP="00961D65">
+          <w:p w14:paraId="3BAD2B1D" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00141F50" w:rsidRDefault="00961D65" w:rsidP="00961D65">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00961D65" w:rsidRPr="00CB29CD" w14:paraId="38E8D2C1" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00C120A5">
+          <w:p w14:paraId="479B949D" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00CB29CD" w:rsidRDefault="00961D65" w:rsidP="00C120A5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00961D65" w:rsidRDefault="00961D65" w:rsidP="00961D65">
+          <w:p w14:paraId="36A12E77" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00961D65" w:rsidRDefault="00961D65" w:rsidP="00961D65">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00961D65">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Altro: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00961D65" w:rsidRPr="00961D65" w:rsidRDefault="00961D65" w:rsidP="00961D65">
+          <w:p w14:paraId="6080667E" w14:textId="77777777" w:rsidR="00961D65" w:rsidRPr="00961D65" w:rsidRDefault="00961D65" w:rsidP="00961D65">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="456" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="6B010C67" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="006A7030">
+          <w:p w14:paraId="56EA0DEE" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="006A7030">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="112" w:right="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategie valutative generali </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00C52136" w:rsidRDefault="00BE3F71" w:rsidP="00AE1230">
+          <w:p w14:paraId="6C2538CD" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00C52136" w:rsidRDefault="00BE3F71" w:rsidP="00AE1230">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143" w:right="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52136">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Considerare il livello di partenza</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00C52136">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> i progressi e gli sforzi compiuti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="3D628F13" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="00C120A5">
+          <w:p w14:paraId="2245B60B" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="00C120A5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00C52136" w:rsidRDefault="00BE3F71" w:rsidP="00AE1230">
+          <w:p w14:paraId="676589C1" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00C52136" w:rsidRDefault="00BE3F71" w:rsidP="00AE1230">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143" w:right="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52136">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Considerare il livello raggiunto, indipendentemente dalle strategie e dagli strumenti utilizzati dall'alunno</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="3229CD85" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="00C120A5">
+          <w:p w14:paraId="09179D34" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="00C120A5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00C50035" w:rsidRDefault="00BE3F71" w:rsidP="00AE1230">
+          <w:p w14:paraId="69F68A70" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00C50035" w:rsidRDefault="00BE3F71" w:rsidP="00AE1230">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143" w:right="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52136">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Valorizzare il processo di apprendimento dell’allievo e non valutare solo il prodotto/risultato</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="4D922291" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="00C120A5">
+          <w:p w14:paraId="08BE3133" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="00C120A5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00C52136" w:rsidRDefault="00BE3F71" w:rsidP="00AE1230">
+          <w:p w14:paraId="037228C1" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00C52136" w:rsidRDefault="00BE3F71" w:rsidP="00AE1230">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143" w:right="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52136">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Considerare gli aspetti emotivi connessi ai processi valutativi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidTr="00B67CD3">
+      <w:tr w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w14:paraId="6171FC1D" w14:textId="77777777" w:rsidTr="00B67CD3">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1743" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="00C120A5">
+          <w:p w14:paraId="7A450630" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00CB29CD" w:rsidRDefault="00BE3F71" w:rsidP="00C120A5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8081" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE3F71" w:rsidRPr="00D96DD4" w:rsidRDefault="00BE3F71" w:rsidP="00AE1230">
+          <w:p w14:paraId="450B66C2" w14:textId="77777777" w:rsidR="00BE3F71" w:rsidRPr="00D96DD4" w:rsidRDefault="00BE3F71" w:rsidP="00AE1230">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="143" w:right="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C52136">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DB0B27" w:rsidRDefault="00DB0B27" w:rsidP="00DB0B27">
+    <w:p w14:paraId="6CE1C3FE" w14:textId="77777777" w:rsidR="00DB0B27" w:rsidRDefault="00DB0B27" w:rsidP="00DB0B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="532"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00096946" w:rsidRDefault="00096946" w:rsidP="00DB0B27">
+    <w:p w14:paraId="2C28D0D9" w14:textId="77777777" w:rsidR="00096946" w:rsidRDefault="00096946" w:rsidP="00DB0B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="532"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00245488" w:rsidRPr="00CB29CD" w:rsidRDefault="00245488">
+    <w:p w14:paraId="34E0EC20" w14:textId="77777777" w:rsidR="00245488" w:rsidRPr="00CB29CD" w:rsidRDefault="00245488">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB29CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B05A1" w:rsidRPr="00CB29CD" w:rsidRDefault="003B05A1" w:rsidP="00732609">
+    <w:p w14:paraId="33CF528E" w14:textId="77777777" w:rsidR="003B05A1" w:rsidRPr="00CB29CD" w:rsidRDefault="003B05A1" w:rsidP="00732609">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="532"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9677" w:type="dxa"/>
         <w:tblInd w:w="533" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7960"/>
         <w:gridCol w:w="13"/>
         <w:gridCol w:w="839"/>
         <w:gridCol w:w="12"/>
         <w:gridCol w:w="853"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F1E43" w:rsidRPr="00CB29CD" w:rsidTr="00AE1230">
+      <w:tr w:rsidR="006F1E43" w:rsidRPr="00CB29CD" w14:paraId="4832577F" w14:textId="77777777" w:rsidTr="00AE1230">
         <w:trPr>
           <w:trHeight w:val="784"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1E43" w:rsidRPr="00771921" w:rsidRDefault="00513DFC" w:rsidP="00456674">
+          <w:p w14:paraId="339EDDA4" w14:textId="77777777" w:rsidR="006F1E43" w:rsidRPr="00771921" w:rsidRDefault="00513DFC" w:rsidP="00456674">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D96DE7F" wp14:editId="4FE298AF">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6207125</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>2540</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="431800" cy="3578860"/>
                       <wp:effectExtent l="0" t="0" r="6350" b="2540"/>
                       <wp:wrapNone/>
                       <wp:docPr id="4" name="Text Box 13"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="431800" cy="3578860"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="bg1">
                                   <a:lumMod val="85000"/>
                                   <a:lumOff val="0"/>
                                 </a:schemeClr>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="005E2D7E" w:rsidRPr="00F57306" w:rsidRDefault="005E2D7E" w:rsidP="00E06775">
+                                <w:p w14:paraId="64096DF3" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00F57306" w:rsidRDefault="005E2D7E" w:rsidP="00E06775">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00F57306">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>Sezione 4: PIANO DI INTERVENTO_parte specifica</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="00E06775">
+                                <w:p w14:paraId="58CBE0C9" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="00E06775">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     </w:rPr>
                                     <w:t>Piano</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="005E2D7E" w:rsidRPr="00074987" w:rsidRDefault="005E2D7E" w:rsidP="00E06775">
+                                <w:p w14:paraId="207B733C" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00074987" w:rsidRDefault="005E2D7E" w:rsidP="00E06775">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     </w:rPr>
                                     <w:t>554</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00074987">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">: </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="vert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+                <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Text Box 13" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:488.75pt;margin-top:.2pt;width:34pt;height:281.8pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrgr9XSQIAAI4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGyEQfa/Uf0C81+t7nFXWUeo0VaX0&#10;IiX9AJZld1GBoYC9m7/vALbrtG9VXxDMwJkzZ2a4uR21IgfhvART0dlkSokwHBppuop+f354t6HE&#10;B2YapsCIir4IT2+3b9/cDLYUc+hBNcIRBDG+HGxF+xBsWRSe90IzPwErDDpbcJoFPLquaBwbEF2r&#10;Yj6drosBXGMdcOE9Wu+zk24TftsKHr62rReBqIoit5BWl9Y6rsX2hpWdY7aX/EiD/QMLzaTBoGeo&#10;exYY2Tv5F5SW3IGHNkw46ALaVnKRcsBsZtM/snnqmRUpFxTH27NM/v/B8i+Hb47IpqJLSgzTWKJn&#10;MQbyHkYyW0R5ButLvPVk8V4Y0Y5lTql6+wj8hycGdj0znbhzDoZesAbpzeLL4uJpxvERpB4+Q4Nx&#10;2D5AAhpbp6N2qAZBdCzTy7k0kQtH43Ix20zRw9G1WF1tNutUu4KVp9fW+fBRgCZxU1GHpU/o7PDo&#10;Q2TDytOVGMyDks2DVCodYruJnXLkwLBR6i5nqPYaqWbbZjXF+Kld0IxNlc0nFqlhI0IK9ApcGTJU&#10;9Ho1X2XZXgV2XX0OiwGOMZDrKwgtA06JkrqiqMLxEiuj2B9Mk0gFJlXe42NljupHwbP0YazHVOf1&#10;qag1NC9YDgd5KHCIcRNXSgYciIr6n3vmBCXqk8GSXs+WyzhB6bBcXc3x4C499aWHGd4DzhmC5e0u&#10;5KnbWye7HiNliQ3cYRu0MlUo9ktmdaSPTZ/0PA5onKrLc7r1+xvZ/gIAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJ++14ndAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQtYuSFEI2&#10;FULqFZWES29ubJKAvY5i54e3xz3BcTSjmW+K/WoNm/Xoe0cI240ApqlxqqcW4aM+3D8C80GSksaR&#10;RvjRHvbl9VUhc+UWetdzFVoWS8jnEqELYcg5902nrfQbN2iK3qcbrQxRji1Xo1xiuTX8QYiMW9lT&#10;XOjkoF873XxXk0U4nO7G09dxWrzZZuvMj3X9VtWItzfryzOwoNfwF4YLfkSHMjKd3UTKM4PwtNul&#10;MYqQALvYIkmjPiOkWSKAlwX//6D8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOuCv1dJ&#10;AgAAjgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ++&#10;14ndAAAACQEAAA8AAAAAAAAAAAAAAAAAowQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" fillcolor="#d8d8d8 [2732]">
+                    <v:shape w14:anchorId="6D96DE7F" id="Text Box 13" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:488.75pt;margin-top:.2pt;width:34pt;height:281.8pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQzzjROQIAAGgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhJkzQ14hRdug4D&#10;ugvQ7QNkWbaFSaImKbHz96NkJ022t2EvgkjK55CHpDf3vVbkIJyXYAo6m0wpEYZDJU1T0B/fn96t&#10;KfGBmYopMKKgR+Hp/fbtm01nczGHFlQlHEEQ4/POFrQNweZZ5nkrNPMTsMJgsAanWUDTNVnlWIfo&#10;WmXz6XSVdeAq64AL79H7OATpNuHXteDha117EYgqKOYW0unSWcYz225Y3jhmW8nHNNg/ZKGZNEh6&#10;hnpkgZG9k39BackdeKjDhIPOoK4lF6kGrGY2/aOal5ZZkWpBcbw9y+T/Hyz/cnix3xwJ/XvosYGp&#10;CG+fgf/0xMCuZaYRD85B1wpWIfEsSpZ11ufjp1Fqn/sIUnafocIms32ABNTXTkdVsE6C6NiA41l0&#10;0QfC0bm4ma2nGOEYulnerter1JWM5aevrfPhowBN4qWgDpua0Nnh2YeYDctPTyKZByWrJ6lUMuIg&#10;iZ1y5MBwBMpmqFDtNaY6+NbLKfKnQUA3jsvgPmWRRjEiJKIrcGVIV9C75Xw5yHZF7JryTIsEIwfm&#10;egWhZcD5V1IXFFUYH7E8iv3BVCmpwKQa7vixMqP6UfBB+tCXPZFVQVexiNiMEqojtsPBMO64nniJ&#10;JyUdjnpB/a89c4IS9clgS+9mi0XcjWQslrdzNNxlpLyMMMNbwA1CsOG6C8M+7a2TTYtMg8QGHnAM&#10;apk69JrVmD6Oc9JzXL24L5d2evX6g9j+BgAA//8DAFBLAwQUAAYACAAAACEAn77Xid0AAAAJAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBC1i5IUQjYVQuoVlYRLb25skoC9jmLn&#10;h7fHPcFxNKOZb4r9ag2b9eh7RwjbjQCmqXGqpxbhoz7cPwLzQZKSxpFG+NEe9uX1VSFz5RZ613MV&#10;WhZLyOcSoQthyDn3Taet9Bs3aIrepxutDFGOLVejXGK5NfxBiIxb2VNc6OSgXzvdfFeTRTic7sbT&#10;13FavNlm68yPdf1W1Yi3N+vLM7Cg1/AXhgt+RIcyMp3dRMozg/C026UxipAAu9giSaM+I6RZIoCX&#10;Bf//oPwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkM840TkCAABoBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAn77Xid0AAAAJAQAADwAAAAAA&#10;AAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;" fillcolor="#d8d8d8 [2732]">
                       <v:textbox style="layout-flow:vertical">
                         <w:txbxContent>
-                          <w:p w:rsidR="005E2D7E" w:rsidRPr="00F57306" w:rsidRDefault="005E2D7E" w:rsidP="00E06775">
+                          <w:p w14:paraId="64096DF3" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00F57306" w:rsidRDefault="005E2D7E" w:rsidP="00E06775">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F57306">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Sezione 4: PIANO DI </w:t>
-[...6 lines deleted...]
-                              <w:t>INTERVENTO_parte specifica</w:t>
+                              <w:t>Sezione 4: PIANO DI INTERVENTO_parte specifica</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="00E06775">
+                          <w:p w14:paraId="58CBE0C9" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="00E06775">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>Piano</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="005E2D7E" w:rsidRPr="00074987" w:rsidRDefault="005E2D7E" w:rsidP="00E06775">
+                          <w:p w14:paraId="207B733C" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00074987" w:rsidRDefault="005E2D7E" w:rsidP="00E06775">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>554</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00074987">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00771921" w:rsidRPr="00771921">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PER L’</w:t>
             </w:r>
             <w:r w:rsidR="00F57306" w:rsidRPr="00771921">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>AREA/DISCIPLINA:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E84292" w:rsidRDefault="00E84292" w:rsidP="00097023">
+          <w:p w14:paraId="70A99E10" w14:textId="77777777" w:rsidR="00E84292" w:rsidRDefault="00E84292" w:rsidP="00097023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="180" w:right="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0001565D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t>Q</w:t>
             </w:r>
             <w:r w:rsidR="009C6197" w:rsidRPr="0001565D">
@@ -25050,108 +24717,108 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:position w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">  -</w:t>
             </w:r>
             <w:r w:rsidR="00096946" w:rsidRPr="0001565D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00096946" w:rsidRPr="0001565D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Allegato 1)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0001565D" w:rsidRPr="00097023" w:rsidRDefault="0001565D" w:rsidP="00097023">
+          <w:p w14:paraId="3621C293" w14:textId="77777777" w:rsidR="0001565D" w:rsidRPr="00097023" w:rsidRDefault="0001565D" w:rsidP="00097023">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="180" w:right="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00096946" w:rsidRPr="00CB29CD" w:rsidTr="00AE1230">
+      <w:tr w:rsidR="00096946" w:rsidRPr="00CB29CD" w14:paraId="0DA3C9AD" w14:textId="77777777" w:rsidTr="00AE1230">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00E9044D" w:rsidRDefault="00096946" w:rsidP="00AE1230">
+          <w:p w14:paraId="4E5371A9" w14:textId="77777777" w:rsidR="00E9044D" w:rsidRDefault="00096946" w:rsidP="00AE1230">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="180" w:right="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00084564">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>OBIETTIVI DISCIPLINARI PERSONALIZZATI</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00096946" w:rsidRPr="00AE1230" w:rsidRDefault="00E9044D" w:rsidP="00E9044D">
+          <w:p w14:paraId="723C4805" w14:textId="77777777" w:rsidR="00096946" w:rsidRPr="00AE1230" w:rsidRDefault="00E9044D" w:rsidP="00E9044D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="180" w:right="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9044D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00096946" w:rsidRPr="00FA1741">
@@ -25162,195 +24829,195 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">se necessari </w:t>
             </w:r>
             <w:r w:rsidR="00FA1741" w:rsidRPr="00FA1741">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e qualificati rispetto a quanto indicato nella programmazione curricolare</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE1230" w:rsidRPr="00CB29CD" w:rsidTr="00096946">
+      <w:tr w:rsidR="00AE1230" w:rsidRPr="00CB29CD" w14:paraId="585D4343" w14:textId="77777777" w:rsidTr="00096946">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE1230" w:rsidRDefault="00AE1230" w:rsidP="00FA1741">
+          <w:p w14:paraId="5F7CAE03" w14:textId="77777777" w:rsidR="00AE1230" w:rsidRDefault="00AE1230" w:rsidP="00FA1741">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="180" w:right="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AE1230" w:rsidRDefault="00AE1230" w:rsidP="00FA1741">
+          <w:p w14:paraId="4D2CA3D2" w14:textId="77777777" w:rsidR="00AE1230" w:rsidRDefault="00AE1230" w:rsidP="00FA1741">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="180" w:right="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AE1230" w:rsidRDefault="00AE1230" w:rsidP="00FA1741">
+          <w:p w14:paraId="44959D5C" w14:textId="77777777" w:rsidR="00AE1230" w:rsidRDefault="00AE1230" w:rsidP="00FA1741">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="180" w:right="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00AE1230" w:rsidRPr="00084564" w:rsidRDefault="00AE1230" w:rsidP="00FA1741">
+          <w:p w14:paraId="3AC2A5BE" w14:textId="77777777" w:rsidR="00AE1230" w:rsidRPr="00084564" w:rsidRDefault="00AE1230" w:rsidP="00FA1741">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="180" w:right="283"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC3509" w:rsidRPr="00CB29CD" w:rsidTr="00EC3509">
+      <w:tr w:rsidR="00EC3509" w:rsidRPr="00CB29CD" w14:paraId="193D3798" w14:textId="77777777" w:rsidTr="00EC3509">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF3409" w:rsidRPr="00FF3409" w:rsidRDefault="00EC3509" w:rsidP="00FF3409">
+          <w:p w14:paraId="0CEA47FF" w14:textId="77777777" w:rsidR="00FF3409" w:rsidRPr="00FF3409" w:rsidRDefault="00EC3509" w:rsidP="00FF3409">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="181" w:right="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF3409">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I contenuti vengono quantitativamente ridotti</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC3509" w:rsidRPr="00460268" w:rsidRDefault="00EC3509" w:rsidP="00BE3F71">
+          <w:p w14:paraId="12D8AF45" w14:textId="77777777" w:rsidR="00EC3509" w:rsidRPr="00460268" w:rsidRDefault="00EC3509" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00460268">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>nel caso di alunno straniero anche qualitativamente adattati alla competenza linguistica dello studente</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC3509" w:rsidRPr="00460268" w:rsidRDefault="00FF3409" w:rsidP="00BE3F71">
+          <w:p w14:paraId="1DC8B54C" w14:textId="77777777" w:rsidR="00EC3509" w:rsidRPr="00460268" w:rsidRDefault="00FF3409" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">inoltre </w:t>
             </w:r>
@@ -25360,2486 +25027,2478 @@
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00EC3509" w:rsidRPr="00460268">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>i applica la scala di valutazione della classe, indipendentemente dalla rid</w:t>
             </w:r>
             <w:r w:rsidR="00460268">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>uzione quantitativa della prova</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EC3509" w:rsidRPr="00EC3509" w:rsidRDefault="00EC3509" w:rsidP="00EC3509">
+          <w:p w14:paraId="37DFE62C" w14:textId="77777777" w:rsidR="00EC3509" w:rsidRPr="00EC3509" w:rsidRDefault="00EC3509" w:rsidP="00EC3509">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="180" w:right="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1714" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00282A56" w:rsidRPr="00460268" w:rsidRDefault="00460268" w:rsidP="00460268">
+          <w:p w14:paraId="238DFD5A" w14:textId="77777777" w:rsidR="00282A56" w:rsidRPr="00460268" w:rsidRDefault="00460268" w:rsidP="00460268">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidR="00282A56" w:rsidRPr="00460268">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Si</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0FF"/>
             </w:r>
             <w:r w:rsidR="00282A56" w:rsidRPr="00460268">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidTr="00282A56">
+      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w14:paraId="1A544BC9" w14:textId="77777777" w:rsidTr="00282A56">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7960" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="006D0C90" w:rsidP="0036451E">
+          <w:p w14:paraId="5C8A8A26" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="006D0C90" w:rsidP="0036451E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Altre </w:t>
             </w:r>
             <w:r w:rsidR="009C6197" w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">strategie e strumenti compensativi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1717" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="009C6197">
+          <w:p w14:paraId="49E2BC08" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="009C6197">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adottate per</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidTr="00282A56">
+      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w14:paraId="12552B05" w14:textId="77777777" w:rsidTr="00282A56">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7960" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="0036451E">
+          <w:p w14:paraId="2EEC1F6F" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="0036451E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="852" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="00234CE3" w:rsidP="009C6197">
+          <w:p w14:paraId="337EAEC1" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="00234CE3" w:rsidP="009C6197">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidR="009C6197" w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>’alunno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="865" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="00234CE3" w:rsidP="009C6197">
+          <w:p w14:paraId="1E02FC41" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="00234CE3" w:rsidP="009C6197">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidR="009C6197" w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a classe</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="006D0C90">
+          <w:p w14:paraId="739410CB" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="006D0C90">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidTr="00757025">
+      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w14:paraId="4C3733E5" w14:textId="77777777" w:rsidTr="00757025">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="002E741D">
+          <w:p w14:paraId="68600840" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="002E741D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="006D0C90" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
+          <w:p w14:paraId="47296A3F" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="006D0C90" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
+          <w:p w14:paraId="1ADDDB6A" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidTr="00757025">
+      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w14:paraId="6DC24EDC" w14:textId="77777777" w:rsidTr="00757025">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:spacing w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="874320554"/>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7976" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="002B45CE">
+              <w:p w14:paraId="7CCEAF7B" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="002B45CE">
                 <w:pPr>
                   <w:spacing w:after="0"/>
                   <w:ind w:left="112"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:spacing w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="006D0C90" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
+          <w:p w14:paraId="202EF2FA" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="006D0C90" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="874320560"/>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
+              <w:p w14:paraId="442C2CDF" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
                 <w:pPr>
                   <w:pStyle w:val="Nessunaspaziatura"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="11"/>
                   </w:numPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidTr="00757025">
+      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w14:paraId="2206B292" w14:textId="77777777" w:rsidTr="00757025">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="002B45CE">
+          <w:p w14:paraId="525844AF" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="002B45CE">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="006D0C90" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
+          <w:p w14:paraId="1F4FC3AB" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="006D0C90" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="874320561"/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
+              <w:p w14:paraId="521245A5" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
                 <w:pPr>
                   <w:pStyle w:val="Nessunaspaziatura"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="11"/>
                   </w:numPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidTr="00771921">
+      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w14:paraId="14AAF9BF" w14:textId="77777777" w:rsidTr="00771921">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:spacing w:val="1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="874320556"/>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="7976" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="002B45CE">
+              <w:p w14:paraId="75FD4687" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="002B45CE">
                 <w:pPr>
                   <w:spacing w:after="0"/>
                   <w:ind w:left="112"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:spacing w:val="1"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="006D0C90" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
+          <w:p w14:paraId="1087B1CA" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="006D0C90" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="874320562"/>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
+              <w:p w14:paraId="40BC58E4" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
                 <w:pPr>
                   <w:pStyle w:val="Nessunaspaziatura"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="11"/>
                   </w:numPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidTr="00771921">
+      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w14:paraId="3BFA53A8" w14:textId="77777777" w:rsidTr="00771921">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="002B45CE">
+          <w:p w14:paraId="7E3BE2D5" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="002B45CE">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5A7A0C66" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="874320563"/>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
+              <w:p w14:paraId="173A8B2F" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00BE3F71">
                 <w:pPr>
                   <w:pStyle w:val="Nessunaspaziatura"/>
                   <w:numPr>
                     <w:ilvl w:val="0"/>
                     <w:numId w:val="11"/>
                   </w:numPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidTr="00771921">
+      <w:tr w:rsidR="00771921" w:rsidRPr="00CB29CD" w14:paraId="19DC77BE" w14:textId="77777777" w:rsidTr="00771921">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="002B45CE">
+          <w:p w14:paraId="0D6815BF" w14:textId="77777777" w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="002B45CE">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00BE3F71">
+          <w:p w14:paraId="6D16FF53" w14:textId="77777777" w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00BE3F71">
+          <w:p w14:paraId="264E032C" w14:textId="77777777" w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidTr="00771921">
+      <w:tr w:rsidR="00771921" w:rsidRPr="00CB29CD" w14:paraId="5D0D17D4" w14:textId="77777777" w:rsidTr="00771921">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="002B45CE">
+          <w:p w14:paraId="39EA75D0" w14:textId="77777777" w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="002B45CE">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00BE3F71">
+          <w:p w14:paraId="72B67278" w14:textId="77777777" w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00BE3F71">
+          <w:p w14:paraId="5C52517D" w14:textId="77777777" w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidTr="00771921">
+      <w:tr w:rsidR="00771921" w:rsidRPr="00CB29CD" w14:paraId="30CD2F38" w14:textId="77777777" w:rsidTr="00771921">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="002B45CE">
+          <w:p w14:paraId="5A57FDAD" w14:textId="77777777" w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="002B45CE">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00BE3F71">
+          <w:p w14:paraId="7CABB1A2" w14:textId="77777777" w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00BE3F71">
+          <w:p w14:paraId="61CA813F" w14:textId="77777777" w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidTr="00282A56">
+      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w14:paraId="76846CFA" w14:textId="77777777" w:rsidTr="00282A56">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="00CA3A8C" w:rsidP="00CA3A8C">
+          <w:p w14:paraId="4A994F4F" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="00CA3A8C" w:rsidP="00CA3A8C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="009C6197" w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>isure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Batang" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> e strumenti dispensativi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidTr="00757025">
+      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w14:paraId="5DE1B473" w14:textId="77777777" w:rsidTr="00757025">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00E43826">
+          <w:p w14:paraId="5155A682" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00E43826">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidTr="00771921">
+      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w14:paraId="0FE018DC" w14:textId="77777777" w:rsidTr="00771921">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00652788">
+          <w:p w14:paraId="36D476D8" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00652788">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidTr="00771921">
+      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w14:paraId="12897430" w14:textId="77777777" w:rsidTr="00771921">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00652788">
+          <w:p w14:paraId="232661FA" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="00652788">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidTr="00771921">
+      <w:tr w:rsidR="00771921" w:rsidRPr="00CB29CD" w14:paraId="79FCE8BD" w14:textId="77777777" w:rsidTr="00771921">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00652788">
+          <w:p w14:paraId="3E3B0A0A" w14:textId="77777777" w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00652788">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidTr="00771921">
+      <w:tr w:rsidR="00771921" w:rsidRPr="00CB29CD" w14:paraId="2EA1EB37" w14:textId="77777777" w:rsidTr="00771921">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00652788">
+          <w:p w14:paraId="767982F5" w14:textId="77777777" w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00652788">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidTr="00757025">
+      <w:tr w:rsidR="00771921" w:rsidRPr="00CB29CD" w14:paraId="0B9BD91C" w14:textId="77777777" w:rsidTr="00757025">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00652788">
+          <w:p w14:paraId="14C95A5A" w14:textId="77777777" w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00652788">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidTr="00652788">
+      <w:tr w:rsidR="009C6197" w:rsidRPr="00CB29CD" w14:paraId="4E1DC124" w14:textId="77777777" w:rsidTr="00652788">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9677" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C6197" w:rsidRDefault="009C6197" w:rsidP="009C6197">
+          <w:p w14:paraId="74E4B34D" w14:textId="77777777" w:rsidR="009C6197" w:rsidRDefault="009C6197" w:rsidP="009C6197">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altr</w:t>
             </w:r>
             <w:r w:rsidR="00234CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="009C6197">
+          <w:p w14:paraId="04BF90A8" w14:textId="77777777" w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="009C6197">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="009C6197">
+          <w:p w14:paraId="441D1DED" w14:textId="77777777" w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="009C6197">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="009C6197">
+          <w:p w14:paraId="2C11DCF9" w14:textId="77777777" w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="009C6197">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="009C6197">
+          <w:p w14:paraId="4457080F" w14:textId="77777777" w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="009C6197">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="009C6197">
+          <w:p w14:paraId="59DD0BDA" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="009C6197">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="009C6197">
+          <w:p w14:paraId="101C9353" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="009C6197">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="009C6197">
+          <w:p w14:paraId="334C848F" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="009C6197">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="009C6197">
+          <w:p w14:paraId="19863EA3" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197" w:rsidP="009C6197">
             <w:pPr>
               <w:pStyle w:val="Nessunaspaziatura"/>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003B05A1" w:rsidRPr="00CB29CD" w:rsidRDefault="003B05A1" w:rsidP="00732609">
+    <w:p w14:paraId="66875852" w14:textId="77777777" w:rsidR="003B05A1" w:rsidRPr="00CB29CD" w:rsidRDefault="003B05A1" w:rsidP="00732609">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="532"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB0EFD" w:rsidRPr="00CB29CD" w:rsidRDefault="00BB0EFD" w:rsidP="00D94CE0">
+    <w:p w14:paraId="71541E3F" w14:textId="77777777" w:rsidR="00BB0EFD" w:rsidRPr="00CB29CD" w:rsidRDefault="00BB0EFD" w:rsidP="00D94CE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="532"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E06775" w:rsidRPr="00CB29CD" w:rsidRDefault="00E06775">
+    <w:p w14:paraId="43195CA2" w14:textId="77777777" w:rsidR="00E06775" w:rsidRPr="00CB29CD" w:rsidRDefault="00E06775">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB29CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00D94CE0" w:rsidP="00D94CE0">
+    <w:p w14:paraId="3F039588" w14:textId="77777777" w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00D94CE0" w:rsidP="00D94CE0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1471"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9682" w:type="dxa"/>
         <w:tblInd w:w="529" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9682"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidTr="008808E0">
+      <w:tr w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w14:paraId="1498A7BF" w14:textId="77777777" w:rsidTr="008808E0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="662"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="008808E0" w:rsidRPr="006D0C90" w:rsidRDefault="00513DFC" w:rsidP="009C6197">
+          <w:p w14:paraId="078C64B7" w14:textId="77777777" w:rsidR="008808E0" w:rsidRPr="006D0C90" w:rsidRDefault="00513DFC" w:rsidP="009C6197">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="430856CD" wp14:editId="31F6DF86">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6203315</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>6350</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="431800" cy="1671955"/>
                       <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Text Box 15"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="431800" cy="1671955"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:schemeClr val="bg1">
                                   <a:lumMod val="85000"/>
                                   <a:lumOff val="0"/>
                                 </a:schemeClr>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="005E2D7E" w:rsidRPr="006D0C90" w:rsidRDefault="005E2D7E" w:rsidP="009C6197">
+                                <w:p w14:paraId="203D5720" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="006D0C90" w:rsidRDefault="005E2D7E" w:rsidP="009C6197">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>Sezione 5: F</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="006D0C90">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                     </w:rPr>
                                     <w:t>AMIGLIA</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="009C6197">
+                                <w:p w14:paraId="6C441F45" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="009C6197">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     </w:rPr>
                                     <w:t>Piano</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="005E2D7E" w:rsidRPr="00074987" w:rsidRDefault="005E2D7E" w:rsidP="009C6197">
+                                <w:p w14:paraId="0C708032" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00074987" w:rsidRDefault="005E2D7E" w:rsidP="009C6197">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     </w:rPr>
                                     <w:t>554</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00074987">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">: </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="vert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
+                <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Text Box 15" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:488.45pt;margin-top:.5pt;width:34pt;height:131.65pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXZYpqSwIAAI4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjpOkyY16hRduw4D&#10;ugvQ7gNkWbaFSaImKbHz96OkJEu3t2EvgkTSh4eHpG9uJ63ITjgvwdS0vJhRIgyHVpq+pt9fHt+t&#10;KfGBmZYpMKKme+Hp7ebtm5vRVmIOA6hWOIIgxlejrekQgq2KwvNBaOYvwAqDzg6cZgGfri9ax0ZE&#10;16qYz2ZXxQiutQ648B6tD9lJNwm/6wQPX7vOi0BUTZFbSKdLZxPPYnPDqt4xO0h+oMH+gYVm0mDS&#10;E9QDC4xsnfwLSkvuwEMXLjjoArpOcpFqwGrK2R/VPA/MilQLiuPtSSb//2D5l903R2Rb00tKDNPY&#10;ohcxBfIeJlIuozyj9RVGPVuMCxPasc2pVG+fgP/wxMD9wEwv7pyDcRCsRXpl/LI4+zTj+AjSjJ+h&#10;xTxsGyABTZ3TUTtUgyA6tml/ak3kwtG4uCzXM/RwdJVXq/J6mcgVrDp+bZ0PHwVoEi81ddj6hM52&#10;Tz5ENqw6hsRkHpRsH6VS6RHHTdwrR3YMB6Xpc4Vqq5Fqtq2XM8yfxgXNOFTZnEwInQY2IqREr8CV&#10;IWNNr5fzZZbtVWLXN6e0mOCQIwKeh2kZcEuU1DVFFQ5BrIpifzBtIhWYVPmOHytzUD8KnqUPUzOl&#10;Pq+OTW2g3WM7HOSlwCXGSzwpGXEhaup/bpkTlKhPBlt6XS4WcYPSY7FczfHhzj3NuYcZPgDuGYLl&#10;633IW7e1TvYDZsoSG7jDMehk6lCcl8zqQB+HPul5WNC4VefvFPX7N7L5BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAlDG3Y94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1WqLQ&#10;hjgVQuoVlYRLb27sJgF7HdnOD2/P9gTHnW80O1PsF2vYpH3oHQpYrxJgGhunemwFfNaHxy2wECUq&#10;aRxqAT86wL68vSlkrtyMH3qqYssoBEMuBXQxDjnnoem0lWHlBo3ELs5bGen0LVdezhRuDd8kScat&#10;7JE+dHLQb51uvqvRCjicHvzp6zjOwayzZeLHun6vaiHu75bXF2BRL/HPDNf6VB1K6nR2I6rAjIDd&#10;c7YjKwGadOVJmpJwFrDJ0ifgZcH/Tyh/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFdl&#10;impLAgAAjgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJQxt2PeAAAACgEAAA8AAAAAAAAAAAAAAAAApQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACwBQAAAAA=&#10;" fillcolor="#d8d8d8 [2732]">
+                    <v:shape w14:anchorId="430856CD" id="Text Box 15" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:488.45pt;margin-top:.5pt;width:34pt;height:131.65pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCx/qlVOQIAAGgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L7azuE2MOEWXrsOA&#10;dhvQ7QNkWbaFyaImKbHz96NkN02327CLIJLye+Qj6e3N2CtyFNZJ0CXNFiklQnOopW5L+uP7/bs1&#10;Jc4zXTMFWpT0JBy92b19sx1MIZbQgaqFJQiiXTGYknbemyJJHO9Ez9wCjNAYbMD2zKNp26S2bED0&#10;XiXLNL1KBrC1scCFc+i9m4J0F/GbRnD/tWmc8ESVFHPz8bTxrMKZ7LasaC0zneRzGuwfsuiZ1Eh6&#10;hrpjnpGDlX9B9ZJbcND4BYc+gaaRXMQasJos/aOap44ZEWtBcZw5y+T+Hyz/cnwy3yzx4wcYsYGx&#10;CGcegP90RMO+Y7oVt9bC0AlWI3EWJEsG44r50yC1K1wAqYZHqLHJ7OAhAo2N7YMqWCdBdGzA6Sy6&#10;GD3h6Fy9z9YpRjiGsqvrbJPnkYIVz18b6/wnAT0Jl5JabGpEZ8cH50M2rHh+EsgcKFnfS6WiEQZJ&#10;7JUlR4YjULVTherQY6qTb52nyB8HAd04LpM7uhA6jmJAiESvwJUmQ0k3+TKfZHtFbNvqTIsEM0cA&#10;vHzWS4/zr2RfUlRhfsSKIPZHXcekPJNquuPHSs/qB8En6f1YjUTWJb0ORYRmVFCfsB0WpnHH9cRL&#10;OCkZcNRL6n4dmBWUqM8aW7rJVquwG9FY5ddLNOxlpLqMMM07wA1CsOm699M+HYyVbYdMk8QabnEM&#10;Ghk79JLVnD6Oc9RzXr2wL5d2fPXyg9j9BgAA//8DAFBLAwQUAAYACAAAACEAlDG3Y94AAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1WqLQhjgVQuoVlYRLb27sJgF7HdnO&#10;D2/P9gTHnW80O1PsF2vYpH3oHQpYrxJgGhunemwFfNaHxy2wECUqaRxqAT86wL68vSlkrtyMH3qq&#10;YssoBEMuBXQxDjnnoem0lWHlBo3ELs5bGen0LVdezhRuDd8kScat7JE+dHLQb51uvqvRCjicHvzp&#10;6zjOwayzZeLHun6vaiHu75bXF2BRL/HPDNf6VB1K6nR2I6rAjIDdc7YjKwGadOVJmpJwFrDJ0ifg&#10;ZcH/Tyh/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALH+qVU5AgAAaAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJQxt2PeAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="#d8d8d8 [2732]">
                       <v:textbox style="layout-flow:vertical">
                         <w:txbxContent>
-                          <w:p w:rsidR="005E2D7E" w:rsidRPr="006D0C90" w:rsidRDefault="005E2D7E" w:rsidP="009C6197">
+                          <w:p w14:paraId="203D5720" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="006D0C90" w:rsidRDefault="005E2D7E" w:rsidP="009C6197">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Sezione 5: F</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006D0C90">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                               </w:rPr>
                               <w:t>AMIGLIA</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="009C6197">
+                          <w:p w14:paraId="6C441F45" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="009C6197">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>Piano</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="005E2D7E" w:rsidRPr="00074987" w:rsidRDefault="005E2D7E" w:rsidP="009C6197">
+                          <w:p w14:paraId="0C708032" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="00074987" w:rsidRDefault="005E2D7E" w:rsidP="009C6197">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t>554</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00074987">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="006D0C90" w:rsidRPr="00771921">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FAMIGLIA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00564206" w:rsidP="009C6197">
+          <w:p w14:paraId="30007FF2" w14:textId="77777777" w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00564206" w:rsidP="009C6197">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>si impegna nel seguente modo nelle attività domestiche ed extrascolastiche</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00D94CE0" w:rsidP="009C6197">
+          <w:p w14:paraId="1E393AFC" w14:textId="77777777" w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00D94CE0" w:rsidP="009C6197">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidTr="006D0C90">
+      <w:tr w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w14:paraId="150127C2" w14:textId="77777777" w:rsidTr="006D0C90">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00564206" w:rsidP="006D0C90">
+          <w:p w14:paraId="3F6807D4" w14:textId="77777777" w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00564206" w:rsidP="006D0C90">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Soggetti coinvolti</w:t>
             </w:r>
             <w:r w:rsidR="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidTr="006D0C90">
+      <w:tr w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w14:paraId="0F0E5F34" w14:textId="77777777" w:rsidTr="006D0C90">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00564206" w:rsidP="006D0C90">
+          <w:p w14:paraId="685F0BD9" w14:textId="77777777" w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00564206" w:rsidP="006D0C90">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempo dell’impegno (quotidiano, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ecc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00D94CE0" w:rsidP="006D0C90">
+          <w:p w14:paraId="215683E3" w14:textId="77777777" w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00D94CE0" w:rsidP="006D0C90">
             <w:pPr>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidTr="006D0C90">
+      <w:tr w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w14:paraId="4CD7375F" w14:textId="77777777" w:rsidTr="006D0C90">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00564206" w:rsidP="006D0C90">
+          <w:p w14:paraId="35670929" w14:textId="77777777" w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00564206" w:rsidP="006D0C90">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nelle</w:t>
             </w:r>
             <w:r w:rsidR="00D94CE0" w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> discipline /attività</w:t>
             </w:r>
             <w:r w:rsidR="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564206" w:rsidRPr="00CB29CD" w:rsidTr="006D0C90">
+      <w:tr w:rsidR="00564206" w:rsidRPr="00CB29CD" w14:paraId="39BC4786" w14:textId="77777777" w:rsidTr="006D0C90">
         <w:trPr>
           <w:trHeight w:val="670"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008808E0" w:rsidRPr="00CB29CD" w:rsidRDefault="00564206" w:rsidP="006D0C90">
+          <w:p w14:paraId="77740A4E" w14:textId="77777777" w:rsidR="008808E0" w:rsidRPr="00CB29CD" w:rsidRDefault="00564206" w:rsidP="006D0C90">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3456"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Strumenti e misure da adottar</w:t>
             </w:r>
             <w:r w:rsidR="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidTr="006D0C90">
+      <w:tr w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w14:paraId="28286F4D" w14:textId="77777777" w:rsidTr="006D0C90">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="808"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00564206" w:rsidRPr="00CB29CD" w:rsidRDefault="008808E0" w:rsidP="006D0C90">
+          <w:p w14:paraId="0710BCD2" w14:textId="77777777" w:rsidR="00564206" w:rsidRPr="00CB29CD" w:rsidRDefault="008808E0" w:rsidP="006D0C90">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Altro</w:t>
             </w:r>
             <w:r w:rsidR="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidTr="00564206">
+      <w:tr w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w14:paraId="2E654B84" w14:textId="77777777" w:rsidTr="00564206">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008808E0" w:rsidRPr="00CB29CD" w:rsidRDefault="00564206" w:rsidP="008808E0">
+          <w:p w14:paraId="32429A7D" w14:textId="0BB1B1C0" w:rsidR="008808E0" w:rsidRPr="00CB29CD" w:rsidRDefault="00564206" w:rsidP="008808E0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="185" w:right="425"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Il</w:t>
             </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="008808E0" w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00C01221" w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>eam</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> docenti</w:t>
+              <w:t>eam docenti</w:t>
             </w:r>
             <w:r w:rsidR="008808E0" w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/Consiglio di Classe</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00564206" w:rsidP="008808E0">
+          <w:p w14:paraId="402D8C1F" w14:textId="77777777" w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00564206" w:rsidP="008808E0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="185" w:right="425"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">fornisce le seguenti indicazioni </w:t>
             </w:r>
             <w:r w:rsidR="008808E0" w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">per </w:t>
             </w:r>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>le attività domestiche ed extrascolastiche</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00564206" w:rsidRPr="00CB29CD" w:rsidTr="00564206">
+      <w:tr w:rsidR="00564206" w:rsidRPr="00CB29CD" w14:paraId="07ACCCD7" w14:textId="77777777" w:rsidTr="00564206">
         <w:trPr>
           <w:trHeight w:val="1350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00564206" w:rsidRDefault="00564206" w:rsidP="00CA1FED">
+          <w:p w14:paraId="7F0EE103" w14:textId="77777777" w:rsidR="00564206" w:rsidRDefault="00564206" w:rsidP="00CA1FED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
+          <w:p w14:paraId="78DB3D07" w14:textId="77777777" w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
+          <w:p w14:paraId="0DC12903" w14:textId="77777777" w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
+          <w:p w14:paraId="464F081E" w14:textId="77777777" w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
+          <w:p w14:paraId="60F7514C" w14:textId="77777777" w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
+          <w:p w14:paraId="0AF6A7C1" w14:textId="77777777" w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
+          <w:p w14:paraId="338E541B" w14:textId="77777777" w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
+          <w:p w14:paraId="763D641A" w14:textId="77777777" w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
+          <w:p w14:paraId="2C36208C" w14:textId="77777777" w:rsidR="00771921" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
+          <w:p w14:paraId="338B724D" w14:textId="77777777" w:rsidR="00771921" w:rsidRPr="00CB29CD" w:rsidRDefault="00771921" w:rsidP="00CA1FED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00D94CE0" w:rsidP="00D94CE0">
+    <w:p w14:paraId="0B3B17EB" w14:textId="77777777" w:rsidR="00D94CE0" w:rsidRPr="00CB29CD" w:rsidRDefault="00D94CE0" w:rsidP="00D94CE0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1471"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B45CE" w:rsidRPr="00CB29CD" w:rsidRDefault="002B45CE" w:rsidP="00732609">
+    <w:p w14:paraId="7511549B" w14:textId="77777777" w:rsidR="002B45CE" w:rsidRPr="00CB29CD" w:rsidRDefault="002B45CE" w:rsidP="00732609">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="532"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197">
+    <w:p w14:paraId="34E7AE07" w14:textId="77777777" w:rsidR="009C6197" w:rsidRPr="00CB29CD" w:rsidRDefault="009C6197">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB29CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6">
+    <w:p w14:paraId="370C15CA" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6">
+    <w:p w14:paraId="65ACB8A7" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2802"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3755"/>
+        <w:gridCol w:w="2782"/>
+        <w:gridCol w:w="3196"/>
+        <w:gridCol w:w="3720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w14:paraId="3A20C7AC" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="006D0C90">
+          <w:p w14:paraId="2E34C971" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="006D0C90">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SOTTOSCRIZIONE DEL PDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1741" w:rsidRPr="00CB29CD" w:rsidTr="00E9044D">
+      <w:tr w:rsidR="00FA1741" w:rsidRPr="00CB29CD" w14:paraId="01DF33F8" w14:textId="77777777" w:rsidTr="00E9044D">
         <w:trPr>
           <w:trHeight w:val="981"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA1741" w:rsidRPr="006D0C90" w:rsidRDefault="00282A56" w:rsidP="00FF3409">
+          <w:p w14:paraId="1698E03D" w14:textId="77777777" w:rsidR="00FA1741" w:rsidRPr="006D0C90" w:rsidRDefault="00282A56" w:rsidP="00FF3409">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Il team docenti/</w:t>
             </w:r>
             <w:r w:rsidR="00FA1741" w:rsidRPr="002027B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">consiglio della </w:t>
@@ -27983,1759 +27642,1747 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00081110">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> e 4</w:t>
             </w:r>
             <w:r w:rsidR="00FA1741">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>) per il successo formativo dell’alunno</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w14:paraId="304D4E37" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="006D0C90" w:rsidRDefault="00862FB6" w:rsidP="00FA1741">
+          <w:p w14:paraId="6AD96039" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="006D0C90" w:rsidRDefault="00862FB6" w:rsidP="00FA1741">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">TEAM DOCENTI/CONSIGLIO DI CLASSE </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w14:paraId="6C5A9E0B" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="006D0C90" w:rsidRDefault="00862FB6" w:rsidP="006D0C90">
+          <w:p w14:paraId="20BE66EE" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="006D0C90" w:rsidRDefault="00862FB6" w:rsidP="006D0C90">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualifica </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="006D0C90" w:rsidRDefault="00862FB6" w:rsidP="006D0C90">
+          <w:p w14:paraId="437F6EDC" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="006D0C90" w:rsidRDefault="00862FB6" w:rsidP="006D0C90">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome e Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3755" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="006D0C90" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          <w:p w14:paraId="0ACCC2D2" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="006D0C90" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w14:paraId="4D1A228B" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00FA1741" w:rsidP="00843448">
+          <w:p w14:paraId="6B6E0F31" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00FA1741" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dirigente Scolastico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7849CD19" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          </w:tcPr>
+          <w:p w14:paraId="424E337D" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w14:paraId="68CCA9D0" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          <w:p w14:paraId="7EAC0A0E" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="290AB9F1" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          </w:tcPr>
+          <w:p w14:paraId="1B8C19F6" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w14:paraId="4C6E32AC" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          <w:p w14:paraId="0E9B7A4A" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DAF27AB" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          </w:tcPr>
+          <w:p w14:paraId="4391D391" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w14:paraId="64A1BBEC" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          <w:p w14:paraId="3A9AD7E3" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6158EC6A" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          </w:tcPr>
+          <w:p w14:paraId="2B728D41" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w14:paraId="73A7A64B" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          <w:p w14:paraId="2BB32740" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12F585EA" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          </w:tcPr>
+          <w:p w14:paraId="701F164E" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w14:paraId="22298E68" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          <w:p w14:paraId="01A3841C" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="790FD932" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          </w:tcPr>
+          <w:p w14:paraId="700C47C0" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w14:paraId="5805878F" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          <w:p w14:paraId="2F48F6C9" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D30500B" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          </w:tcPr>
+          <w:p w14:paraId="617B735C" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w14:paraId="7C09F5BF" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          <w:p w14:paraId="672E4B71" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76112DBA" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          </w:tcPr>
+          <w:p w14:paraId="0C142632" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w14:paraId="0276C6AB" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          <w:p w14:paraId="25259953" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E77BF39" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          </w:tcPr>
+          <w:p w14:paraId="42EFBEC8" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w14:paraId="05C065F0" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          <w:p w14:paraId="21B03097" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F44D99C" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          </w:tcPr>
+          <w:p w14:paraId="0F5D34D4" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w14:paraId="7E9AF39B" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+          <w:p w14:paraId="41134F27" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luogo e Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD05008" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRPr="00CB29CD" w:rsidRDefault="00862FB6" w:rsidP="00843448">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EC3509" w:rsidRDefault="00EC3509">
+    <w:p w14:paraId="19808410" w14:textId="77777777" w:rsidR="00EC3509" w:rsidRDefault="00EC3509">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC3509" w:rsidRPr="00CB29CD" w:rsidRDefault="00EC3509">
+    <w:p w14:paraId="72570BF0" w14:textId="77777777" w:rsidR="00EC3509" w:rsidRPr="00CB29CD" w:rsidRDefault="00EC3509">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2802"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3755"/>
+        <w:gridCol w:w="2781"/>
+        <w:gridCol w:w="3197"/>
+        <w:gridCol w:w="3720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC3509" w:rsidRPr="00EC3509" w:rsidTr="00EC3509">
+      <w:tr w:rsidR="00EC3509" w:rsidRPr="00EC3509" w14:paraId="7C402BF1" w14:textId="77777777" w:rsidTr="00EC3509">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3509" w:rsidRPr="00EC3509" w:rsidRDefault="00EC3509" w:rsidP="00EC3509">
+          <w:p w14:paraId="1071E3E3" w14:textId="77777777" w:rsidR="00EC3509" w:rsidRPr="00EC3509" w:rsidRDefault="00EC3509" w:rsidP="00EC3509">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC3509">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GENITORI</w:t>
             </w:r>
             <w:r w:rsidR="00FF3409">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/TUTORI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC3509" w:rsidRPr="00CB29CD" w:rsidTr="00F61A1D">
+      <w:tr w:rsidR="00EC3509" w:rsidRPr="00CB29CD" w14:paraId="25A8C57A" w14:textId="77777777" w:rsidTr="00F61A1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3509" w:rsidRPr="006D0C90" w:rsidRDefault="00EC3509" w:rsidP="00F61A1D">
+          <w:p w14:paraId="44E2AA65" w14:textId="77777777" w:rsidR="00EC3509" w:rsidRPr="006D0C90" w:rsidRDefault="00EC3509" w:rsidP="00F61A1D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualifica </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3509" w:rsidRPr="006D0C90" w:rsidRDefault="00EC3509" w:rsidP="00F61A1D">
+          <w:p w14:paraId="46AFC99F" w14:textId="77777777" w:rsidR="00EC3509" w:rsidRPr="006D0C90" w:rsidRDefault="00EC3509" w:rsidP="00F61A1D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome e Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3755" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3509" w:rsidRPr="006D0C90" w:rsidRDefault="00EC3509" w:rsidP="00F61A1D">
+          <w:p w14:paraId="60D6A5F0" w14:textId="77777777" w:rsidR="00EC3509" w:rsidRPr="006D0C90" w:rsidRDefault="00EC3509" w:rsidP="00F61A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0001565D" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="0001565D" w:rsidRPr="00CB29CD" w14:paraId="62723A62" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0001565D" w:rsidRPr="00CB29CD" w:rsidRDefault="0001565D" w:rsidP="00FA1741">
+          <w:p w14:paraId="56AC9244" w14:textId="77777777" w:rsidR="0001565D" w:rsidRPr="00CB29CD" w:rsidRDefault="0001565D" w:rsidP="00FA1741">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Genitori </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="0001565D" w:rsidRPr="00CB29CD" w:rsidRDefault="0001565D" w:rsidP="00FA1741">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35741657" w14:textId="77777777" w:rsidR="0001565D" w:rsidRPr="00CB29CD" w:rsidRDefault="0001565D" w:rsidP="00FA1741">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0001565D" w:rsidRPr="00CB29CD" w:rsidRDefault="0001565D" w:rsidP="00FA1741">
+          </w:tcPr>
+          <w:p w14:paraId="4189E710" w14:textId="77777777" w:rsidR="0001565D" w:rsidRPr="00CB29CD" w:rsidRDefault="0001565D" w:rsidP="00FA1741">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0001565D" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="0001565D" w:rsidRPr="00CB29CD" w14:paraId="2F02FDAE" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0001565D" w:rsidRPr="00CB29CD" w:rsidRDefault="0001565D" w:rsidP="00FA1741">
+          <w:p w14:paraId="5336BF2E" w14:textId="77777777" w:rsidR="0001565D" w:rsidRPr="00CB29CD" w:rsidRDefault="0001565D" w:rsidP="00FA1741">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="0001565D" w:rsidRPr="00CB29CD" w:rsidRDefault="0001565D" w:rsidP="00FA1741">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76513208" w14:textId="77777777" w:rsidR="0001565D" w:rsidRPr="00CB29CD" w:rsidRDefault="0001565D" w:rsidP="00FA1741">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0001565D" w:rsidRPr="00CB29CD" w:rsidRDefault="0001565D" w:rsidP="00FA1741">
+          </w:tcPr>
+          <w:p w14:paraId="23F95372" w14:textId="77777777" w:rsidR="0001565D" w:rsidRPr="00CB29CD" w:rsidRDefault="0001565D" w:rsidP="00FA1741">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3409" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00FF3409" w:rsidRPr="00CB29CD" w14:paraId="4259AFBC" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FF3409" w:rsidRDefault="00FF3409" w:rsidP="00FA1741">
+          <w:p w14:paraId="20CAB7B5" w14:textId="77777777" w:rsidR="00FF3409" w:rsidRDefault="00FF3409" w:rsidP="00FA1741">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tutore</w:t>
             </w:r>
             <w:r w:rsidR="0001565D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/i</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00FF3409" w:rsidRPr="00CB29CD" w:rsidRDefault="00FF3409" w:rsidP="00FA1741">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF656C6" w14:textId="77777777" w:rsidR="00FF3409" w:rsidRPr="00CB29CD" w:rsidRDefault="00FF3409" w:rsidP="00FA1741">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3755" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00FF3409" w:rsidRPr="00CB29CD" w:rsidRDefault="00FF3409" w:rsidP="00FA1741">
+          </w:tcPr>
+          <w:p w14:paraId="546BB05D" w14:textId="77777777" w:rsidR="00FF3409" w:rsidRPr="00CB29CD" w:rsidRDefault="00FF3409" w:rsidP="00FA1741">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1741" w:rsidRPr="00CB29CD" w:rsidTr="00FA1741">
+      <w:tr w:rsidR="00FA1741" w:rsidRPr="00CB29CD" w14:paraId="067980F7" w14:textId="77777777" w:rsidTr="00FA1741">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA1741" w:rsidRPr="00CB29CD" w:rsidRDefault="00EC3509" w:rsidP="00FA1741">
+          <w:p w14:paraId="05B791DF" w14:textId="77777777" w:rsidR="00FA1741" w:rsidRPr="00CB29CD" w:rsidRDefault="00EC3509" w:rsidP="00FA1741">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB29CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luogo e Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00FA1741" w:rsidRPr="00CB29CD" w:rsidRDefault="00FA1741" w:rsidP="00FA1741">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E63D1EE" w14:textId="77777777" w:rsidR="00FA1741" w:rsidRPr="00CB29CD" w:rsidRDefault="00FA1741" w:rsidP="00FA1741">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00862FB6" w:rsidRDefault="00862FB6" w:rsidP="00EC3509">
+    <w:p w14:paraId="7E552D9D" w14:textId="77777777" w:rsidR="00862FB6" w:rsidRDefault="00862FB6" w:rsidP="00EC3509">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC3509" w:rsidRDefault="00EC3509" w:rsidP="00EC3509">
+    <w:p w14:paraId="24C3CE7B" w14:textId="77777777" w:rsidR="00EC3509" w:rsidRDefault="00EC3509" w:rsidP="00EC3509">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2802"/>
-        <w:gridCol w:w="6976"/>
+        <w:gridCol w:w="2785"/>
+        <w:gridCol w:w="6913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC3509" w:rsidRPr="00EC3509" w:rsidTr="00F61A1D">
+      <w:tr w:rsidR="00EC3509" w:rsidRPr="00EC3509" w14:paraId="37855D6C" w14:textId="77777777" w:rsidTr="00F61A1D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3509" w:rsidRPr="00EC3509" w:rsidRDefault="00EC3509" w:rsidP="001041AA">
+          <w:p w14:paraId="06D514A3" w14:textId="20FAB321" w:rsidR="00EC3509" w:rsidRPr="00EC3509" w:rsidRDefault="00EC3509" w:rsidP="001041AA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ALLIEVO(</w:t>
+              <w:t>ALLIEVO</w:t>
+            </w:r>
+            <w:r w:rsidR="009E5D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="002C401E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>se maggiorenne)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC3509" w:rsidRPr="00CB29CD" w:rsidTr="00F61A1D">
+      <w:tr w:rsidR="00EC3509" w:rsidRPr="00CB29CD" w14:paraId="2C6B1764" w14:textId="77777777" w:rsidTr="00F61A1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3509" w:rsidRPr="006D0C90" w:rsidRDefault="00DF4FF5" w:rsidP="00F61A1D">
+          <w:p w14:paraId="125DD885" w14:textId="77777777" w:rsidR="00EC3509" w:rsidRPr="006D0C90" w:rsidRDefault="00DF4FF5" w:rsidP="00F61A1D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome e Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3509" w:rsidRPr="006D0C90" w:rsidRDefault="00EC3509" w:rsidP="00F61A1D">
+          <w:p w14:paraId="35482974" w14:textId="77777777" w:rsidR="00EC3509" w:rsidRPr="006D0C90" w:rsidRDefault="00EC3509" w:rsidP="00F61A1D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0C90">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF4FF5" w:rsidRPr="00CB29CD" w:rsidTr="00DF4FF5">
+      <w:tr w:rsidR="00DF4FF5" w:rsidRPr="00CB29CD" w14:paraId="32C1DE8D" w14:textId="77777777" w:rsidTr="00DF4FF5">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF4FF5" w:rsidRDefault="00DF4FF5" w:rsidP="00DF4FF5">
+          <w:p w14:paraId="236D1F69" w14:textId="77777777" w:rsidR="00DF4FF5" w:rsidRDefault="00DF4FF5" w:rsidP="00DF4FF5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6976" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DF4FF5" w:rsidRPr="00CB29CD" w:rsidRDefault="00DF4FF5" w:rsidP="00DF4FF5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5ACEF2" w14:textId="77777777" w:rsidR="00DF4FF5" w:rsidRPr="00CB29CD" w:rsidRDefault="00DF4FF5" w:rsidP="00DF4FF5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC3509" w:rsidRPr="00CB29CD" w:rsidTr="00DF4FF5">
+      <w:tr w:rsidR="00EC3509" w:rsidRPr="00CB29CD" w14:paraId="291C1CFD" w14:textId="77777777" w:rsidTr="00DF4FF5">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00EC3509" w:rsidRPr="00CB29CD" w:rsidRDefault="00DF4FF5" w:rsidP="00DF4FF5">
+          <w:p w14:paraId="52838962" w14:textId="77777777" w:rsidR="00EC3509" w:rsidRPr="00CB29CD" w:rsidRDefault="00DF4FF5" w:rsidP="00DF4FF5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luogo e Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6976" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00EC3509" w:rsidRPr="00CB29CD" w:rsidRDefault="00EC3509" w:rsidP="00DF4FF5">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3A5D5B" w14:textId="77777777" w:rsidR="00EC3509" w:rsidRPr="00CB29CD" w:rsidRDefault="00EC3509" w:rsidP="00DF4FF5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00834E2E" w:rsidRDefault="00834E2E" w:rsidP="00EC3509">
+    <w:p w14:paraId="3690E0D7" w14:textId="77777777" w:rsidR="00834E2E" w:rsidRDefault="00834E2E" w:rsidP="00EC3509">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00834E2E" w:rsidRDefault="00834E2E">
+    <w:p w14:paraId="6F0E6428" w14:textId="77777777" w:rsidR="00834E2E" w:rsidRDefault="00834E2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="485" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9778"/>
+        <w:gridCol w:w="9698"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE1230" w:rsidRPr="00CB29CD" w:rsidTr="00F61A1D">
+      <w:tr w:rsidR="00AE1230" w:rsidRPr="00CB29CD" w14:paraId="2E1C9FC3" w14:textId="77777777" w:rsidTr="00F61A1D">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00AE1230" w:rsidRDefault="00AE1230" w:rsidP="00AE1230">
+          <w:p w14:paraId="16253A62" w14:textId="77777777" w:rsidR="00AE1230" w:rsidRDefault="00AE1230" w:rsidP="00AE1230">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ALLEGATO 1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA3A8C" w:rsidRPr="0001565D" w:rsidRDefault="00783436" w:rsidP="00AE1230">
+          <w:p w14:paraId="2D3D9227" w14:textId="77777777" w:rsidR="00CA3A8C" w:rsidRPr="0001565D" w:rsidRDefault="00783436" w:rsidP="00AE1230">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00783436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Per la compilazione della sezione 4 </w:t>
             </w:r>
             <w:r w:rsidR="00CE3BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00783436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>parte specifica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00783436" w:rsidRPr="00CB29CD" w:rsidTr="00783436">
+      <w:tr w:rsidR="00783436" w:rsidRPr="00CB29CD" w14:paraId="2AFDB3AA" w14:textId="77777777" w:rsidTr="00783436">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00783436" w:rsidRDefault="00783436" w:rsidP="00AE1230">
+          <w:p w14:paraId="1B29BB28" w14:textId="77777777" w:rsidR="00783436" w:rsidRDefault="00783436" w:rsidP="00AE1230">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ALTRE STRATEGIE E STRUMENTI COMPENSATIVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00783436" w:rsidRPr="00CB29CD" w:rsidTr="00783436">
+      <w:tr w:rsidR="00783436" w:rsidRPr="00CB29CD" w14:paraId="3A024A8F" w14:textId="77777777" w:rsidTr="00783436">
         <w:trPr>
           <w:trHeight w:val="521"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
+          <w:p w14:paraId="61E25B32" w14:textId="77777777" w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Penne con impugnatura speciale ergonomica</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
+          <w:p w14:paraId="43D17038" w14:textId="77777777" w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Linea dei numeri</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
+          <w:p w14:paraId="54CAF321" w14:textId="77777777" w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tabella delle operazioni</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
+          <w:p w14:paraId="08DE0A37" w14:textId="77777777" w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tavola pitagorica</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
+          <w:p w14:paraId="493A8F8F" w14:textId="77777777" w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>abella delle unità di misura</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
+          <w:p w14:paraId="66A247E6" w14:textId="77777777" w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Linea del tempo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
+          <w:p w14:paraId="7AAD326B" w14:textId="77777777" w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mappe/schemi riepilogativi sia per la produzione scritta che orale</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
+          <w:p w14:paraId="61743A57" w14:textId="77777777" w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sintesi vocale (</w:t>
@@ -29755,115 +29402,97 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, Carlo II, Alpha Reader, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Balaboolka</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
+          <w:p w14:paraId="42EF0508" w14:textId="77777777" w:rsidR="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Programmi per l’elaborazione di mappe e schemi (</w:t>
+              <w:t xml:space="preserve">Programmi per l’elaborazione di mappe e schemi (Vue, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Vue</w:t>
+              <w:t>Cmap</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>…)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009164A3" w:rsidRPr="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
+          <w:p w14:paraId="66A0CD2F" w14:textId="77777777" w:rsidR="009164A3" w:rsidRPr="009164A3" w:rsidRDefault="009164A3" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Programmi per geometria e/o disegno tecnico (</w:t>
@@ -29883,143 +29512,143 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, Cabri </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>geomètre</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E950A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
+          <w:p w14:paraId="41EC76A4" w14:textId="77777777" w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00783436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Promuovere inferenze, integrazioni e collegamenti tra le conoscenze e le discipline</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
+          <w:p w14:paraId="27904101" w14:textId="77777777" w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00783436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dividere gli obiettivi di un compito in “sotto obiettivi” </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
+          <w:p w14:paraId="641A8B84" w14:textId="77777777" w:rsidR="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00783436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Offrire anticipatamente schemi grafici re</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>lativi all’argomento di studio</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
+          <w:p w14:paraId="69674415" w14:textId="77777777" w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Consentire l’uso di </w:t>
@@ -30027,147 +29656,147 @@
             <w:r w:rsidRPr="00783436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sintesi, schemi, mappe concettuali del</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">la singola </w:t>
             </w:r>
             <w:r w:rsidRPr="00783436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>unità di apprendimento</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
+          <w:p w14:paraId="39ABC082" w14:textId="77777777" w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consentire l’uso di tabelle</w:t>
             </w:r>
             <w:r w:rsidRPr="00783436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> delle misure e delle formule geometriche</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CE3BB6" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0D04FDC4" w14:textId="77777777" w:rsidR="00CE3BB6" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Consentire l’uso di </w:t>
             </w:r>
             <w:r w:rsidRPr="00783436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>computer con programma di videoscrittura, correttore ortografico; stampante</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00CE3BB6">
+          <w:p w14:paraId="13880712" w14:textId="77777777" w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00CE3BB6">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(per le discipline linguistico-espressive)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
+          <w:p w14:paraId="64840039" w14:textId="77777777" w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Consentire l’uso </w:t>
@@ -30175,51 +29804,51 @@
             <w:r w:rsidR="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">del </w:t>
             </w:r>
             <w:r w:rsidRPr="00783436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>computer con foglio di calcolo e stampante</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (per le discipline scientifiche)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
+          <w:p w14:paraId="37097DDF" w14:textId="77777777" w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consentire l’uso del r</w:t>
@@ -30227,1019 +29856,1084 @@
             <w:r w:rsidRPr="00783436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">egistratore e </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">le eventuali </w:t>
             </w:r>
             <w:r w:rsidRPr="00783436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>risorse audio (sintesi vocale, audiolibri, libri digitali)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
+          <w:p w14:paraId="022EB4D3" w14:textId="77777777" w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Consentire l’uso di </w:t>
             </w:r>
             <w:r w:rsidRPr="00783436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>software didattici specifici</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
+          <w:p w14:paraId="54DBA9D7" w14:textId="1CCF1DF7" w:rsidR="00783436" w:rsidRPr="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consentire </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> c</w:t>
+              <w:t>Consentire l’uso di c</w:t>
             </w:r>
             <w:r w:rsidRPr="00783436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">omputer con sintesi vocale </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0A0F76E0" w14:textId="77777777" w:rsidR="00783436" w:rsidRDefault="00783436" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Consentire l’uso del </w:t>
             </w:r>
             <w:r w:rsidRPr="00783436">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">vocabolario multimediale </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00783436" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
+          <w:p w14:paraId="0E502AB9" w14:textId="77777777" w:rsidR="00783436" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Consentire l’uso di </w:t>
             </w:r>
             <w:r w:rsidR="00783436" w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">fotocopie adattate </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00783436" w:rsidRPr="001465B4" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3483A94A" w14:textId="77777777" w:rsidR="00783436" w:rsidRPr="001465B4" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Altro </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA3A8C" w:rsidRPr="00CB29CD" w:rsidTr="00F61A1D">
+      <w:tr w:rsidR="00CA3A8C" w:rsidRPr="00CB29CD" w14:paraId="7DFECE6A" w14:textId="77777777" w:rsidTr="00F61A1D">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00CA3A8C">
+          <w:p w14:paraId="04F31F27" w14:textId="77777777" w:rsidR="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00CA3A8C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MISURE E STRUMENTI DISPENSATIVI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00783436" w:rsidRPr="00CB29CD" w:rsidTr="0001565D">
+      <w:tr w:rsidR="00783436" w:rsidRPr="00CB29CD" w14:paraId="201F135B" w14:textId="77777777" w:rsidTr="0001565D">
         <w:trPr>
           <w:trHeight w:val="4813"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA3A8C" w:rsidRPr="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
+          <w:p w14:paraId="3341C201" w14:textId="4DDD3BD9" w:rsidR="00CA3A8C" w:rsidRPr="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ispensadalla</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ispensa</w:t>
+            </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dalla</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> lettura ad alta voce</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA3A8C" w:rsidRPr="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
+          <w:p w14:paraId="7CBC5FD3" w14:textId="257D2ABC" w:rsidR="00CA3A8C" w:rsidRPr="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ispensadalla</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ispensa</w:t>
+            </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dalla</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> scrittura sotto dettatura</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA3A8C" w:rsidRPr="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
+          <w:p w14:paraId="61B51C15" w14:textId="15EF6A56" w:rsidR="00CA3A8C" w:rsidRPr="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ispensadalla</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ispensa</w:t>
+            </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>da</w:t>
+            </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> prendere appunti</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA3A8C" w:rsidRPr="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
+          <w:p w14:paraId="7C034A56" w14:textId="184A58E8" w:rsidR="00CA3A8C" w:rsidRPr="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ispensadal</w:t>
+              <w:t>ispensa</w:t>
+            </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dal</w:t>
+            </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>copiare</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00CA3A8C" w:rsidRPr="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
+              <w:t>copiare dalla lavagna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2547B6FC" w14:textId="1515963D" w:rsidR="00CA3A8C" w:rsidRPr="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ispensadal</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ispensa</w:t>
+            </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dal</w:t>
+            </w:r>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> rispetto della tempistica per la consegna dei compiti scritti</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
+          <w:p w14:paraId="4B43B132" w14:textId="77777777" w:rsidR="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispensa da un eccessivo carico di compiti con riadattamento e riduzione delle pagine da studiare, senza modificare gli obiettivi formativi </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA3A8C" w:rsidRPr="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
+          <w:p w14:paraId="7EF1A839" w14:textId="3AFCBA03" w:rsidR="00CA3A8C" w:rsidRPr="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ispensadal</w:t>
+              <w:t>ispensa</w:t>
+            </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dal</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>l’effettuazione</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00783436" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
+              <w:t>l’effettuazione di più prove valutative in tempi ravvicinati</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17CF837A" w14:textId="0C78E5D3" w:rsidR="00783436" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ispensadal</w:t>
+              <w:t>ispensa</w:t>
+            </w:r>
+            <w:r w:rsidR="00577821">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>dal</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>lo</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
+              <w:t xml:space="preserve">lo studio mnemonico di formule, tabelle, definizioni </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EF3A109" w14:textId="77777777" w:rsidR="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dispensa dall’uso dei quattro caratteri di scrittura nelle prime fasi dell’apprendimento</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
+          <w:p w14:paraId="33759536" w14:textId="77777777" w:rsidR="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dispensa dall’uso del corsivo e dello stampato minuscolo</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
+          <w:p w14:paraId="40EA0246" w14:textId="77777777" w:rsidR="00CA3A8C" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA3A8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dispensa parziale dallo studio della lingua straniera in forma scritta, che verrà valutata in percentuale minore rispetto all’orale non considerando errori ortografici e di spelling</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA3A8C" w:rsidRPr="001465B4" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
+          <w:p w14:paraId="6C66001C" w14:textId="77777777" w:rsidR="00CA3A8C" w:rsidRPr="001465B4" w:rsidRDefault="00CA3A8C" w:rsidP="00BE3F71">
             <w:pPr>
               <w:pStyle w:val="Paragrafoelenco"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="267"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="221" w:hanging="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Altro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CA3A8C" w:rsidRPr="0001565D" w:rsidRDefault="00CA3A8C" w:rsidP="00EC3509">
+    <w:p w14:paraId="63365429" w14:textId="77777777" w:rsidR="00CA3A8C" w:rsidRPr="0001565D" w:rsidRDefault="00CA3A8C" w:rsidP="00EC3509">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CA3A8C" w:rsidRPr="0001565D" w:rsidSect="006C3BB2">
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11920" w:h="16840"/>
       <w:pgMar w:top="560" w:right="1127" w:bottom="280" w:left="600" w:header="371" w:footer="113" w:gutter="0"/>
       <w:cols w:space="720" w:equalWidth="0">
         <w:col w:w="11000"/>
       </w:cols>
       <w:formProt w:val="0"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001650A2" w:rsidRDefault="001650A2">
+    <w:p w14:paraId="63CACD11" w14:textId="77777777" w:rsidR="00834487" w:rsidRDefault="00834487">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001650A2" w:rsidRDefault="001650A2">
+    <w:p w14:paraId="41B63319" w14:textId="77777777" w:rsidR="00834487" w:rsidRDefault="00834487">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
-    <w:altName w:val="Malgun Gothic"/>
+    <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000100" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005E2D7E" w:rsidRDefault="000435FB" w:rsidP="00C111EE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17D23FE6" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRDefault="000435FB" w:rsidP="00C111EE">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005E2D7E">
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numeropagina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="001C1EA2">
+  <w:p w14:paraId="77EA1A51" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="001C1EA2">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="006C3BB2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E094F61" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E" w:rsidP="006C3BB2">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:ind w:right="510"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005E2D7E" w:rsidRPr="007914B6" w:rsidRDefault="005E2D7E" w:rsidP="00F5109F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52A8A765" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRPr="007914B6" w:rsidRDefault="005E2D7E" w:rsidP="00F5109F">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2115FF4D" w14:textId="77777777" w:rsidR="005E2D7E" w:rsidRDefault="005E2D7E">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001650A2" w:rsidRDefault="001650A2">
+    <w:p w14:paraId="3E8B7B79" w14:textId="77777777" w:rsidR="00834487" w:rsidRDefault="00834487">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001650A2" w:rsidRDefault="001650A2">
+    <w:p w14:paraId="6618A746" w14:textId="77777777" w:rsidR="00834487" w:rsidRDefault="00834487">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000008"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000008"/>
     <w:name w:val="WW8Num9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02E54A3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -33171,140 +32865,141 @@
     <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="393045330">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2031485349">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="762805337">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="449512917">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2065444621">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="73092352">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1550603175">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="638458412">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1084372378">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1466964335">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1505702364">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="223221373">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1085348524">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1086993544">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="577177175">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2001034723">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A84636"/>
     <w:rsid w:val="00005A32"/>
     <w:rsid w:val="0000769B"/>
     <w:rsid w:val="0001327B"/>
     <w:rsid w:val="0001565D"/>
     <w:rsid w:val="0002031B"/>
     <w:rsid w:val="00020ABA"/>
     <w:rsid w:val="00023FB7"/>
     <w:rsid w:val="000254F0"/>
     <w:rsid w:val="00026095"/>
     <w:rsid w:val="0004034F"/>
     <w:rsid w:val="000435FB"/>
     <w:rsid w:val="00047816"/>
     <w:rsid w:val="000512AB"/>
     <w:rsid w:val="0005447D"/>
     <w:rsid w:val="0005458D"/>
     <w:rsid w:val="00054659"/>
     <w:rsid w:val="0005743C"/>
     <w:rsid w:val="000605C6"/>
     <w:rsid w:val="00061C4A"/>
     <w:rsid w:val="000654BC"/>
     <w:rsid w:val="00074987"/>
     <w:rsid w:val="00075FC3"/>
@@ -33380,50 +33075,51 @@
     <w:rsid w:val="00243CCD"/>
     <w:rsid w:val="00245488"/>
     <w:rsid w:val="0025198C"/>
     <w:rsid w:val="00253BED"/>
     <w:rsid w:val="00260AFB"/>
     <w:rsid w:val="00261C24"/>
     <w:rsid w:val="00262973"/>
     <w:rsid w:val="00267E3A"/>
     <w:rsid w:val="00276CD7"/>
     <w:rsid w:val="002818F7"/>
     <w:rsid w:val="00282A56"/>
     <w:rsid w:val="00282E87"/>
     <w:rsid w:val="00292FC4"/>
     <w:rsid w:val="00296B8E"/>
     <w:rsid w:val="002A1D6E"/>
     <w:rsid w:val="002A6AF1"/>
     <w:rsid w:val="002A71FA"/>
     <w:rsid w:val="002A79B1"/>
     <w:rsid w:val="002B45CE"/>
     <w:rsid w:val="002B6AC4"/>
     <w:rsid w:val="002C26D6"/>
     <w:rsid w:val="002C27F9"/>
     <w:rsid w:val="002C401E"/>
     <w:rsid w:val="002C5D75"/>
     <w:rsid w:val="002D77FE"/>
+    <w:rsid w:val="002E343F"/>
     <w:rsid w:val="002E5428"/>
     <w:rsid w:val="002E741D"/>
     <w:rsid w:val="002F04D8"/>
     <w:rsid w:val="002F29BB"/>
     <w:rsid w:val="0030168C"/>
     <w:rsid w:val="00301C6A"/>
     <w:rsid w:val="00310B45"/>
     <w:rsid w:val="003145BF"/>
     <w:rsid w:val="003211A7"/>
     <w:rsid w:val="003304F2"/>
     <w:rsid w:val="003454DC"/>
     <w:rsid w:val="00347788"/>
     <w:rsid w:val="003517E5"/>
     <w:rsid w:val="00353DDC"/>
     <w:rsid w:val="00355E40"/>
     <w:rsid w:val="003618E8"/>
     <w:rsid w:val="0036451E"/>
     <w:rsid w:val="00373DED"/>
     <w:rsid w:val="00375962"/>
     <w:rsid w:val="00383767"/>
     <w:rsid w:val="00384773"/>
     <w:rsid w:val="00385454"/>
     <w:rsid w:val="0038765F"/>
     <w:rsid w:val="00390D75"/>
     <w:rsid w:val="00396A7A"/>
@@ -33456,50 +33152,51 @@
     <w:rsid w:val="00493AF4"/>
     <w:rsid w:val="004A2474"/>
     <w:rsid w:val="004A72DC"/>
     <w:rsid w:val="004B6B5C"/>
     <w:rsid w:val="004C1BBF"/>
     <w:rsid w:val="004D2CA4"/>
     <w:rsid w:val="004D6C3B"/>
     <w:rsid w:val="004E10C8"/>
     <w:rsid w:val="004E41A5"/>
     <w:rsid w:val="004F394D"/>
     <w:rsid w:val="004F6D47"/>
     <w:rsid w:val="00500AE6"/>
     <w:rsid w:val="00505B93"/>
     <w:rsid w:val="00513DFC"/>
     <w:rsid w:val="0052586B"/>
     <w:rsid w:val="00533885"/>
     <w:rsid w:val="0053439E"/>
     <w:rsid w:val="00536847"/>
     <w:rsid w:val="00542F10"/>
     <w:rsid w:val="0054341D"/>
     <w:rsid w:val="00560696"/>
     <w:rsid w:val="00561092"/>
     <w:rsid w:val="00564206"/>
     <w:rsid w:val="0057198D"/>
     <w:rsid w:val="005749A9"/>
+    <w:rsid w:val="00577821"/>
     <w:rsid w:val="00583288"/>
     <w:rsid w:val="005875F0"/>
     <w:rsid w:val="00590D92"/>
     <w:rsid w:val="00592763"/>
     <w:rsid w:val="0059686C"/>
     <w:rsid w:val="005B0C2F"/>
     <w:rsid w:val="005C45BA"/>
     <w:rsid w:val="005C6079"/>
     <w:rsid w:val="005D00BE"/>
     <w:rsid w:val="005D2D9C"/>
     <w:rsid w:val="005D7EE0"/>
     <w:rsid w:val="005E0C45"/>
     <w:rsid w:val="005E2D7E"/>
     <w:rsid w:val="005F71C7"/>
     <w:rsid w:val="00602724"/>
     <w:rsid w:val="00611ED7"/>
     <w:rsid w:val="00612061"/>
     <w:rsid w:val="00617CF0"/>
     <w:rsid w:val="00620A1E"/>
     <w:rsid w:val="00626802"/>
     <w:rsid w:val="006301E1"/>
     <w:rsid w:val="00632DA2"/>
     <w:rsid w:val="00633722"/>
     <w:rsid w:val="00634C77"/>
     <w:rsid w:val="0064088C"/>
@@ -33551,50 +33248,51 @@
     <w:rsid w:val="00771662"/>
     <w:rsid w:val="00771921"/>
     <w:rsid w:val="00774CF5"/>
     <w:rsid w:val="00775E5B"/>
     <w:rsid w:val="00775FAC"/>
     <w:rsid w:val="00782C8C"/>
     <w:rsid w:val="00783436"/>
     <w:rsid w:val="0079550B"/>
     <w:rsid w:val="007A0199"/>
     <w:rsid w:val="007A3D0C"/>
     <w:rsid w:val="007B3456"/>
     <w:rsid w:val="007B4B5B"/>
     <w:rsid w:val="007C44E2"/>
     <w:rsid w:val="007D5C57"/>
     <w:rsid w:val="007D6E96"/>
     <w:rsid w:val="007E4CF6"/>
     <w:rsid w:val="007E7061"/>
     <w:rsid w:val="007F738E"/>
     <w:rsid w:val="008027B4"/>
     <w:rsid w:val="00806FB7"/>
     <w:rsid w:val="00814A74"/>
     <w:rsid w:val="00815831"/>
     <w:rsid w:val="0082406C"/>
     <w:rsid w:val="00824252"/>
     <w:rsid w:val="00831E4B"/>
+    <w:rsid w:val="00834487"/>
     <w:rsid w:val="00834E2E"/>
     <w:rsid w:val="00835E65"/>
     <w:rsid w:val="00843448"/>
     <w:rsid w:val="0085043C"/>
     <w:rsid w:val="008521D5"/>
     <w:rsid w:val="008552CC"/>
     <w:rsid w:val="00857A67"/>
     <w:rsid w:val="00861CDB"/>
     <w:rsid w:val="00862FB6"/>
     <w:rsid w:val="00870D5A"/>
     <w:rsid w:val="008808E0"/>
     <w:rsid w:val="00880F5E"/>
     <w:rsid w:val="008841A4"/>
     <w:rsid w:val="00891F4F"/>
     <w:rsid w:val="0089499B"/>
     <w:rsid w:val="008A76C1"/>
     <w:rsid w:val="008B7233"/>
     <w:rsid w:val="008C3D86"/>
     <w:rsid w:val="008C71B5"/>
     <w:rsid w:val="008D1705"/>
     <w:rsid w:val="008E0AC7"/>
     <w:rsid w:val="008E4182"/>
     <w:rsid w:val="008E4384"/>
     <w:rsid w:val="008F66D6"/>
     <w:rsid w:val="008F7C27"/>
@@ -33606,50 +33304,51 @@
     <w:rsid w:val="00920802"/>
     <w:rsid w:val="009243C7"/>
     <w:rsid w:val="00931347"/>
     <w:rsid w:val="009320D4"/>
     <w:rsid w:val="00935BD7"/>
     <w:rsid w:val="00937E6A"/>
     <w:rsid w:val="00950347"/>
     <w:rsid w:val="00961D65"/>
     <w:rsid w:val="00961F14"/>
     <w:rsid w:val="009914DB"/>
     <w:rsid w:val="009955E7"/>
     <w:rsid w:val="009959E9"/>
     <w:rsid w:val="00995B1D"/>
     <w:rsid w:val="009A61A5"/>
     <w:rsid w:val="009A7726"/>
     <w:rsid w:val="009B191A"/>
     <w:rsid w:val="009B24B1"/>
     <w:rsid w:val="009B2E06"/>
     <w:rsid w:val="009B681C"/>
     <w:rsid w:val="009B6F82"/>
     <w:rsid w:val="009B7602"/>
     <w:rsid w:val="009C10FD"/>
     <w:rsid w:val="009C1167"/>
     <w:rsid w:val="009C6197"/>
     <w:rsid w:val="009D3AF4"/>
+    <w:rsid w:val="009E5D50"/>
     <w:rsid w:val="009E7F24"/>
     <w:rsid w:val="009F00C2"/>
     <w:rsid w:val="009F360B"/>
     <w:rsid w:val="00A30D17"/>
     <w:rsid w:val="00A33BA0"/>
     <w:rsid w:val="00A33EFD"/>
     <w:rsid w:val="00A374B0"/>
     <w:rsid w:val="00A423C1"/>
     <w:rsid w:val="00A4517E"/>
     <w:rsid w:val="00A455DF"/>
     <w:rsid w:val="00A46206"/>
     <w:rsid w:val="00A47B7F"/>
     <w:rsid w:val="00A50867"/>
     <w:rsid w:val="00A53B00"/>
     <w:rsid w:val="00A56C2D"/>
     <w:rsid w:val="00A624E9"/>
     <w:rsid w:val="00A66151"/>
     <w:rsid w:val="00A66793"/>
     <w:rsid w:val="00A72695"/>
     <w:rsid w:val="00A72848"/>
     <w:rsid w:val="00A8337B"/>
     <w:rsid w:val="00A84636"/>
     <w:rsid w:val="00A84753"/>
     <w:rsid w:val="00A94310"/>
     <w:rsid w:val="00A95659"/>
@@ -33808,73 +33507,74 @@
     <w:rsid w:val="00FD171C"/>
     <w:rsid w:val="00FD650F"/>
     <w:rsid w:val="00FE20C5"/>
     <w:rsid w:val="00FE55EC"/>
     <w:rsid w:val="00FF0280"/>
     <w:rsid w:val="00FF3409"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7A1B8FD2"/>
   <w15:docId w15:val="{B7575E2B-BDCA-40C6-AAEC-A52ABD2EF32C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -34202,50 +33902,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000D23A6"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -34460,51 +34165,51 @@
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numeropagina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001C1EA2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="7146669">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="18093428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -35848,51 +35553,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146313860">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:meic822001@istruzione.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -36152,69 +35857,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACE27B20-A7E5-4B50-AA53-A22014420D8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2467</Words>
-  <Characters>14064</Characters>
+  <Words>2431</Words>
+  <Characters>13862</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>117</Lines>
+  <Lines>115</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16499</CharactersWithSpaces>
+  <CharactersWithSpaces>16261</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>viviana fabbri</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>